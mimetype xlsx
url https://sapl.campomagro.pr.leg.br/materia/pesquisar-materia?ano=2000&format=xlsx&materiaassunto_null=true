--- v0 (2026-01-13)
+++ v1 (2026-04-16)
@@ -36,378 +36,378 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Louvanir Joãozinho Menegusso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1992/pe_n_001-2000.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova denominação à Creche Municipal Deputado Aníbal Khuri, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1993/pe_n_002-2000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Comunitário de Urbanização.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1994/pe_n_003-2000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a conceder abertura de credito adicional especial.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1996/pe_n_004-2000.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a reorganização administrativa do Poder Executivo do Município de Campo Magro e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1995/pe_n_005-2000.pdf</t>
+  </si>
+  <si>
+    <t>Estatuto dos Servidores Públicos Municipais.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1981/ple_006-2000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o zoneamento na Unidade Territorial de Planejamento UTP de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1997/ple_007-2000.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho de Alimentação Escolar no Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1998/ple_008-2000.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o plano de carreiras da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1999/ple_009-2000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentarias para o exercício financeiro de 2001 e dá outras providências.,</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/2000/ple_010-2000.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 062/98.</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1957/pe_n_011-2000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a doar bens imóveis municipais. firmar convênio, assumir obrigações e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1959/pe_n_012-2000.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Conselho Municipal Antidrogas  - COMAD e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1971/pl_n_013-2000.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova ato do Poder Executivo na forma que especifica".</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1973/pe_n_014-2000.pdf</t>
+  </si>
+  <si>
+    <t>" Altera parcialmente a Lei n° 124/2000, na forma que especifica".</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1979/ple_016-2000.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do Município de Campo Magro para o exercício financeiro de 2001, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1989/pe_n_017-2000.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos arts. 13, 15, 43, paragrafo terceiro, e 60 da Lei n° 036/97 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1982/pl_n_018-2000.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o perímetro das zonas urbanas do Município de Campo Magro".</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1983/pe_n_019-2000.pdf</t>
+  </si>
+  <si>
+    <t>Revoga as leis n° 134/00 e 135/00.</t>
+  </si>
+  <si>
     <t>1978</t>
   </si>
   <si>
-    <t>2000</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa</t>
   </si>
   <si>
     <t>AMARILDO PASE</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1978/pll_001-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1978/pll_001-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro que especifica, deste Município ( Travessa Delta )</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1976/pll_002-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1976/pll_002-2000.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Campo Magro ao Doutor José Hosken de Novaes</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Raganhan</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1977/pll_003-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1977/pll_003-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação  a logradouro público que especifica, neste Município. ( Luiz Gualdezi )</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Bozinha</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1975/pll_004-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1975/pll_004-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica, neste Município. ( Francisco Nalepa )</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1980/pll_005-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1980/pll_005-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica, neste Município. ( Alfredo Portela )</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1955/pll_006-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1955/pll_006-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Vereadores, para o mandato a ser iniciado em 01 de janeiro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1953/pll_007-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1953/pll_007-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a remuneração do Prefeito, Vice Prefeito e Secretários Municipais, para o mandato a ser iniciado em 01 de janeiro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1950/pll_009-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1950/pll_009-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica deste Município. ( Francisco de Paula Assis )</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1949/pll_011-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1949/pll_011-2000.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica, neste Município. ( Silvio Tukorki Costa )</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1969/pl_n_012-2000.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1969/pl_n_012-2000.pdf</t>
   </si>
   <si>
     <t>"Altera o parágrafo segundo do Art. 156 da Lei Orgânica do Município de Campo Magro".</t>
-  </si>
-[...190 lines deleted...]
-    <t>Revoga as leis n° 134/00 e 135/00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -711,67 +711,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1978/pll_001-2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1976/pll_002-2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1977/pll_003-2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1975/pll_004-2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1980/pll_005-2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1955/pll_006-2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1953/pll_007-2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1950/pll_009-2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1949/pll_011-2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1969/pl_n_012-2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1992/pe_n_001-2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1993/pe_n_002-2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1994/pe_n_003-2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1996/pe_n_004-2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1995/pe_n_005-2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1981/ple_006-2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1997/ple_007-2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1998/ple_008-2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1999/ple_009-2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/2000/ple_010-2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1957/pe_n_011-2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1959/pe_n_012-2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1971/pl_n_013-2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1973/pe_n_014-2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1979/ple_016-2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1989/pe_n_017-2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1982/pl_n_018-2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1983/pe_n_019-2000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1992/pe_n_001-2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1993/pe_n_002-2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1994/pe_n_003-2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1996/pe_n_004-2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1995/pe_n_005-2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1981/ple_006-2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1997/ple_007-2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1998/ple_008-2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1999/ple_009-2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/2000/ple_010-2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1957/pe_n_011-2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1959/pe_n_012-2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1971/pl_n_013-2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1973/pe_n_014-2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1979/ple_016-2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1989/pe_n_017-2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1982/pl_n_018-2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1983/pe_n_019-2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1978/pll_001-2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1976/pll_002-2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1977/pll_003-2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1975/pll_004-2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1980/pll_005-2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1955/pll_006-2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1953/pll_007-2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1950/pll_009-2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1949/pll_011-2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2000/1969/pl_n_012-2000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="143" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -826,701 +826,701 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
         <v>85</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="D25" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F29" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H29" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>