--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -36,735 +36,735 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Louvanir Joãozinho Menegusso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2087/ple_001-2003.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o Art. 1° da Lei n° 242/2002 de 19/12/2002.</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2091/ple_002-2003.pdf</t>
+  </si>
+  <si>
+    <t>Concede Verba de Representação aos Servidores Municipais, Estaduais e Federais, que exercerem função de confiança no Município de Campo Magro, designados pelo Chefe do Executivo.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2088/ple_003-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera o anexo Ⅰ, da Lei Municipal n° 122/2000, extinguindo 02 cargos de motorista, 23 cargos de auxiliar de serviços gerais e 04 cargos de operador de máquinas.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2089/ple_004-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação o inciso Ⅰ do art. 1° da Lei n° 241/2002, que autoriza a contratação de serviços de assistência médica-hospitalar, para os servidores de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2090/ple_005-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar convênio com a APMⅠF.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2086/pe_n007-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza firmar Convênio com EMPIRE - English Course, mediante consignação em folha de pagamento.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2082/pe_n008-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Convênio, mediante licitação, de acordo com a Lei 8.666/93, para fornecimento de Vale-alimentação ou Vale-Refeição, concedido mensalmente ao servidor da ativa, a título de Auxilio-refeição.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Geraldo Carpeski</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2083/pe_n009-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo III - Tabela Salarial Geral da Lei n° 122/2000</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2085/pe_n010-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza distribuição de periódico informativo mensal das atividades do Executivo e Legislativo Municipal de Campo Magro e outras Providências.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2051/ple_011_de_2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza auxilio funeral assistencial do Município.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2050/ple_012-2003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito especial.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2044/ple_013-2003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ações prioritárias da administração pública municipal, metas, diretrizes gerais para elaboração da proposta orçamentaria, normas de execução orçamentaria financeira a serem executadas pelo Município de Campo Magro, no exercício de 2004, e dá outras procidências.</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2047/ple_014-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a fornecer mensalmente auxílio-refeição e auxílio-transporte ao Conselho Tutelar que estiver no efetivo exercício de suas funções, dando outras providências.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2056/ple_015-2003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a composição e funcionamento de Conferencia Municipal e Saúde, institui o Conselho Municipal de Saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2097/pe_n_016-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei n° 122/2000 do Plano de Carreiras da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2098/pe_n_019-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera  o Artigo 2° da Lei n°084/1999, a qual institui o Brasão e a Bandeira Oficiais do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2099/pe_n_020-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 027/97, que Alterou a Lei n° 017/97, que criou o Conselho Tutelar do Município de Campo Magro, com nova redação e outras providências.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2092/ple_021-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a manter convênio com a Fundação Solidariedade, no exercício de 2003, com observação e respaldo na Lei Municipal n° 187/2001.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2093/ple_022-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a contrair e garantir financiamento junto à União.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2096/ple_023-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial para reforma da Unidade de saúde de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2095/ple_024-2003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de bônus para incentivo á assiduidade aos servidores profissionais do magistério com critérios específicos.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2094/ple_025-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 86 da Lei Orgânica do Município de Campo Magro, com nova redação e outras providências.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2126/ple_026-2003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a taxa e cobrança de Contribuição de Melhoria, conforme artigos 81 e 82 da Lei n° 5.172/66 (CTN), artigo 145, inciso ⅠⅠⅠ, da Constituição Federal/88, revogando a Lei Municipal n° 140/2000, e artigos do "Capitulo X" da Lei Municipal n° 036/97, dando outras providências.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2122/ple_027-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos 13, 14 e 18 a Lei n° 266/2003, quer alterou a Lei n° 027/97, do Conselho Tutelar do Município de Campo Magro, com ova redação e outras providências.</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2121/ple_028-2003.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o item Manutenção de serviços, constantes no Plano de Aplicação da Fundação Solidariedade, Anexo da Lei n°270/2003, por se revelar inadequado dentro da verba de subvenção Social deste Município.</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2111/ple_029-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 245/2003 que alterou o Anexo Ⅰ, da Lei n° 122/2000, considerando que a Lei n° 181/2001 em seu Art. 2°., extinguiu 36 cargos de Auxiliar de Serviços Gerais.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2100/ple_030-2003.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município de CAMPO MAGRO para o Exercício de 2004.</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2135/ple_031-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza doação de bem público municipal a FUNDEPAR, para construção de Escola Estadual.</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2134/ple_032-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 095/99 que trata da remuneração dos Conselheiros Tutelares do Município e Lei n° 260/2003, que concedeu auxílio-refeição aos Conselheiros Tutelares, dando providências.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2132/ple_033-2003.pdf</t>
+  </si>
+  <si>
+    <t>Cria no Município de Campo Magro a Exposição de Produtos, Serviços, Feiras de Negócios de Campo Magro - EXPOFENE.</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2130/ple_034-2003.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Evangélico, no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2128/ple_035-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo, a requerer a Extinção dos processos de Execução Fiscal, com Valores Inferiores ou iguais a 02 (duas) UFM's.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2137/ple_036-2003.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Municipais sob n° 122/2000, 209/2002 e 256/2003, criando cargos no plano de Carreira da Saúde na Administração Municipal.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2142/ple_037-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Executivo a contratar operação de crédito com a agência do Fomento do Paraná S.A.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2140/ple_038-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Campo Magro, a firmar Convênio com o Tribunal de Justiça do Estado.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2143/ple_039-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Campo Magro, a firmar Convênio com o Ministério Público do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2146/ple_040-2003_2.pdf</t>
+  </si>
+  <si>
+    <t>Imposto sobre Serviços de Qualquer Natureza - ISS.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2157/ple_041-2003.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei n° 245/2003 e altera o Anexo Ⅰ, da Lei n° 122/2000, criando cargos e vagas de mecânica, vagas de motorista e operador de máquinas, dando outras providências.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2158/ple_042-2003.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo municipal de Campo Magro a conceder subvenção social, nos termos dos arts. 16 e ss, da Lei Federal n° 4320, de 17 de março de 1964 e, arts. 26 e ss. da Lei Complementar n° 101, de 04 de maio de 2000.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2160/ple_043-2003.pdf</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2161/ple_044-2003.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Campo Magro a Contribuição para custeio do Serviço de Iluminação Pública Prevista no artigo 149-A da Constituição Federal.</t>
+  </si>
+  <si>
     <t>2149</t>
   </si>
   <si>
-    <t>2003</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa</t>
   </si>
   <si>
     <t>Raganhan</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2149/pll_001-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2149/pll_001-2003.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica, deste Município. (Antonio da Luz)</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Chicão</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2150/pll_002-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2150/pll_002-2003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Campo Magro ao Dr. Orlando Pessuti.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2152/pll_003-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2152/pll_003-2003.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2153/pll_004-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2153/pll_004-2003.pdf</t>
   </si>
   <si>
     <t>Declara a APMIF entidade de utilidade pública.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2156/pll_005-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2156/pll_005-2003.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público deste Município. ( Santa Bárbara)</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lufrido Menegusso</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2147/pl_n_006-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2147/pl_n_006-2003.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público que especifica deste Município".</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2148/pl_n_007-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2148/pl_n_007-2003.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2151/pl_n_008-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2151/pl_n_008-2003.pdf</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2166/pl_n_009-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2166/pl_n_009-2003.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Bozinha</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2154/pl_n_010-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2154/pl_n_010-2003.pdf</t>
   </si>
   <si>
     <t>"Autoriza as Associações de Pais e Mestres das Escolas da rede Municipal de Ensino a receberem materiais ou verbas de iniciativa privada e dá outras providências".</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Sueli Boza</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2138/pl_n_011-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2138/pl_n_011-2003.pdf</t>
   </si>
   <si>
     <t>"Declara a entidade de utilidade pública a Associação de Moradores dos Bairros Jardim Boa Vista II, III e IV".</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2139/pl_n_012-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2139/pl_n_012-2003.pdf</t>
   </si>
   <si>
     <t>"Declara entidade de utilidade pública o Aéroclube de Campo Magro".</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2141/pl_n_013-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2141/pl_n_013-2003.pdf</t>
   </si>
   <si>
     <t>"Autoriza empresas públicas ou privadas a gravarem suas logomarcas em uniformes por elas doadas aos alunos das escolas públicas municipais".</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2155/pl_n_014-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2155/pl_n_014-2003.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2144/pl_n_015-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2144/pl_n_015-2003.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público que especifica Município".</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2129/pl_n_016-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2129/pl_n_016-2003.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público que especifica deste Município"</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2131/pl_n_017-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2131/pl_n_017-2003.pdf</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2133/pl_n_018-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2133/pl_n_018-2003.pdf</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2136/pl_n_019-2003.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2136/pl_n_019-2003.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Campo Magro a disciplina escolar Prevenção ao Uso e ou Abuso de Tóxicos e de substâncias Causadoras de Dependência Química ou Física e dá providências correlatas.</t>
-  </si>
-[...451 lines deleted...]
-    <t>Institui no Município de Campo Magro a Contribuição para custeio do Serviço de Iluminação Pública Prevista no artigo 149-A da Constituição Federal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1068,67 +1068,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2149/pll_001-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2150/pll_002-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2152/pll_003-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2153/pll_004-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2156/pll_005-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2147/pl_n_006-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2148/pl_n_007-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2151/pl_n_008-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2166/pl_n_009-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2154/pl_n_010-2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2138/pl_n_011-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2139/pl_n_012-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2141/pl_n_013-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2155/pl_n_014-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2144/pl_n_015-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2129/pl_n_016-2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2131/pl_n_017-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2133/pl_n_018-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2136/pl_n_019-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2087/ple_001-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2091/ple_002-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2088/ple_003-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2089/ple_004-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2090/ple_005-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2086/pe_n007-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2082/pe_n008-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2083/pe_n009-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2085/pe_n010-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2051/ple_011_de_2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2050/ple_012-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2044/ple_013-2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2047/ple_014-2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2056/ple_015-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2097/pe_n_016-2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2098/pe_n_019-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2099/pe_n_020-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2092/ple_021-2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2093/ple_022-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2096/ple_023-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2095/ple_024-2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2094/ple_025-2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2126/ple_026-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2122/ple_027-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2121/ple_028-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2111/ple_029-2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2100/ple_030-2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2135/ple_031-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2134/ple_032-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2132/ple_033-2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2130/ple_034-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2128/ple_035-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2137/ple_036-2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2142/ple_037-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2140/ple_038-2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2143/ple_039-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2146/ple_040-2003_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2157/ple_041-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2158/ple_042-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2160/ple_043-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2161/ple_044-2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2087/ple_001-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2091/ple_002-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2088/ple_003-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2089/ple_004-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2090/ple_005-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2086/pe_n007-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2082/pe_n008-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2083/pe_n009-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2085/pe_n010-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2051/ple_011_de_2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2050/ple_012-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2044/ple_013-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2047/ple_014-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2056/ple_015-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2097/pe_n_016-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2098/pe_n_019-2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2099/pe_n_020-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2092/ple_021-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2093/ple_022-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2096/ple_023-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2095/ple_024-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2094/ple_025-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2126/ple_026-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2122/ple_027-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2121/ple_028-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2111/ple_029-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2100/ple_030-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2135/ple_031-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2134/ple_032-2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2132/ple_033-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2130/ple_034-2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2128/ple_035-2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2137/ple_036-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2142/ple_037-2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2140/ple_038-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2143/ple_039-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2146/ple_040-2003_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2157/ple_041-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2158/ple_042-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2160/ple_043-2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2161/ple_044-2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2149/pll_001-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2150/pll_002-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2152/pll_003-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2153/pll_004-2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2156/pll_005-2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2147/pl_n_006-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2148/pl_n_007-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2151/pl_n_008-2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2166/pl_n_009-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2154/pl_n_010-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2138/pl_n_011-2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2139/pl_n_012-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2141/pl_n_013-2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2155/pl_n_014-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2144/pl_n_015-2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2129/pl_n_016-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2131/pl_n_017-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2133/pl_n_018-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2003/2136/pl_n_019-2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1157,1556 +1157,1556 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
       <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>157</v>
+        <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E43" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F43" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E44" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F44" t="s">
-        <v>89</v>
+        <v>183</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E45" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F45" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E46" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F46" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" t="s">
+        <v>177</v>
+      </c>
+      <c r="E47" t="s">
         <v>178</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="F47" t="s">
         <v>179</v>
       </c>
-      <c r="D47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E48" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F48" t="s">
-        <v>89</v>
+        <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E49" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F49" t="s">
-        <v>89</v>
+        <v>197</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>191</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F50" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>195</v>
+        <v>41</v>
       </c>
       <c r="D51" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E51" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F51" t="s">
-        <v>89</v>
+        <v>197</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>46</v>
       </c>
       <c r="D52" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E52" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F52" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>203</v>
+        <v>50</v>
       </c>
       <c r="D53" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E53" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F53" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" t="s">
+        <v>178</v>
+      </c>
+      <c r="F54" t="s">
         <v>207</v>
       </c>
-      <c r="D54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G54" s="1" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>211</v>
+        <v>58</v>
       </c>
       <c r="D55" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E55" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F55" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>215</v>
+        <v>62</v>
       </c>
       <c r="D56" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E56" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>178</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H56" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>219</v>
+        <v>66</v>
       </c>
       <c r="D57" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E57" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F57" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H57" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>70</v>
       </c>
       <c r="D58" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E58" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F58" t="s">
-        <v>89</v>
+        <v>183</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D59" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E59" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F59" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H59" t="s">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D60" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E60" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F60" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>122</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>234</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="E61" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="F61" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H61" t="s">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>