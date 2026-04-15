--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -36,723 +36,723 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>José Antônio Pase</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2776/ple_001-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 230.367,43 (duzentos e trinta mil, trezentos e sessenta e sete reais e quarenta e três centavos) no Orçamento Geral do Município, autorizada pela Lei 712/11.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2780/ple_002-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 117.505,36 (cento e dezessete mil, quinhentos e cinco reais e trinta e seis centavos) no Orçamento Geral do Município, autorizada pela Lei 712/11</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2783/ple_03-2012.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 72 da Lei Municipal n.º 540/2009 que dispõe sobre o Estatuto e Plano de Cargos e Salários do Profissional da Educação do Município de Campo Magro dá outras providências.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2775/ple_005-2012.pdf</t>
+  </si>
+  <si>
+    <t>Define o código de obras das ações de iniciativa Privada e Pública sobre a Morfologia da Cidade.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2777/pe_n_006-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito de preempção e dispõe as operações urbanas consorciadas.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2778/pe_n_007-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política de Proteção, Conservação e Recuperação do Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2779/pe_n_008-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a promover a regularização de parcelamentos ilegais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2781/pe_n_009-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parcelamento do Solo, o Remembramento, o Desmembramento e a implantação de Condomínios e Horizontais.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2782/pe_n010-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a usucapião especial e o direito de superfície de imóveis urbanos.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2792/pe_n_011-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Zoneamento do Uso e de Ocupação do Solo do Perímetro Urbano da Sede, do Distrito de Retiro, do Distrito Conceição do Município de Campo Magro e da outras providências.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2791/pe_n_012-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento, a edificação e a utilização compulsória de imóveis urbanos, sobre o imposto predial e territorial urbano progressivo no tempo e a desapropriação com o pagamento através de títulos da dívida pública.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2789/pe_n_013-2012.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Código de Posturas do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2787/pe_n_014-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõem sobre o Plano Diretor de Desenvolvimento Integrado de Campo Magro e dá outras providências:</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2788/pe_n_012-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a hierarquização e traçado básico do Sistema Viário, e traça as diretrizes para o arruamento do Município de Campo Magro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2805/pe_n_016-2012.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos 4°, 68 e 81 da Lei Municipal n° 717/2012 que dispõe sobre o Plano Diretor do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2804/pe_n_017-2012.pdf</t>
+  </si>
+  <si>
+    <t>Concede aumento linear de 5% aos servidores efetivos do Poder Executivo Municipal, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2803/pe_n_018-2012.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1° da Lei Municipal n°485/2008 que fixa a remuneração dos Conselheiros Tutelares do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2802/pe_n_019-2012.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2° da Lei Municipal n° 709/2011, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2801/pe_n_020-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a Criar e implantar o Conselho Municipal dos Direitos do Idoso - CMDI, a Conferencia Municipal dos Direitos do Idoso e  Fundo Municipal dos Direitos do Idoso, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2784/ple_021-2012.pdf</t>
+  </si>
+  <si>
+    <t>Fica estabelecido o Plano de Ações e Investimentos da Lei Municipal n° 725/2012 ( Plano Diretor de Desenvolvimento Integrado de Campo Magro</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2790/ple_022-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2013 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2793/ple_023-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação ao CREAS - Centro de Referência Especializado da Assistência Social, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2794/ple_024-2012.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Campo Magro dos Serviços Ambientais; o Programa Municipal de Pagamento por Serviços Ambientais; estabelece formas de controle e financiamento desse programa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2795/ple_025-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 150.632,00 (cento e cinquenta mil, seiscentos e trinta e dois reais) no Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/pe_n_026-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 1.449.895,56 (Hum milhão, quatrocentos e quarenta e nove mil, oitocentos e seis centavos) no Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/pe_n_027-2012.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Nota Fiscal Eletrônica de Serviços e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/pe_n_028-2012.pdf</t>
+  </si>
+  <si>
+    <t>Fica autorizado o Chefe do Poder Executivo a prorrogar o prazo para implantação da Agência da Previdência Social no Município de Campo Magro, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/pe_n_027-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a doar áreas de terras ao Fundo de Arrendamento Residencial - FAR administrado pela Caixa Econômica Federal.</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2715/pe_n030-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no valor de R$ 8.500,00 (Oito mil e quinhentos reais) no  Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/pe_n_031-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo a pagar as multas imputadas pelo Instituto Nacional de Seguridade Social - INSS, no valor de R$ 37.768,81 (Trinta e sete mil, setecentos e sessenta e oito reais e oitenta e um centavos).</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/pe_n_032-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 551.670,93 (Quinhentos e cinquenta e um mil, seiscentos e setenta reais e noventa e três centavos) no Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2820/pe_n035-2012.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta as atividades das Feiras Livres da Agricultura Familiar e Urbana no Município de Campo Magro, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2821/ple_036-2012.pdf</t>
+  </si>
+  <si>
+    <t>Estima Receita e Fixa a Despesa do Município de Campo Magro para o Exercício Financeiro de 2013.</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/ple_037-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 9.000,00 (nove mil reais) no Orçamento Geral do Município, autorizada pela Lei 712/11.</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/ple_038-2012.pdf</t>
+  </si>
+  <si>
+    <t>: Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de R$ 52.000,00 (cinquenta e dois mil reais) no Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/ple_039-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Conselho Tutelar do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/ple_040-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Conselho Municipal dos Direitos da Criança e do Adolescente, a Conferência Municipal, o Fundo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2799/pe_n_041-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito adicional Especial no valor de R$ 308.880,00 (Trezentos e oito mil, oitocentos e oitenta reais) no Orçamento Geral do Município, autorizada pela Lei 712/2011.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2800/pe_n_042-2012.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 748/2012, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2798/ata_pe_n_043-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no valor de R$ 2.609.000,00 (Dois milhões, seiscentos e nove mil reais) no Orçamento Geral do Município, autorizada pela Lei 712/11.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2797/pe_n_042-2012.pdf</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Legislativa</t>
+  </si>
+  <si>
+    <t>Odair Cordeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2813/pl_n_001-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 622/2010".</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2814/pl_n_002-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 623/2012".</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>Valdir Batista</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2816/pl_n_003-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Limpeza de Terrenos Baldios no Município de Campo Magro e dá Outras Providências"</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Sueli Boza</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2817/pl_n_004-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Dá denominação a logradouro público que especifica deste município".</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2818/pl_n_005-2012.pdf</t>
+  </si>
+  <si>
+    <t>"Dá denominação a logradouro público, PAC ÁREA 1, que especifica deste município".</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2812/pll_006-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público situado PAC ÁREA 2, que especifica deste município RUA ALFREDO CONSTANTINO, RUA DOS EUCALIPTOS, RUA DOS IPÊS, RUA JOSÉ BAPTISTA DA SILVA E RUA DOS PINHEIROS.</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2815/pll_007-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público situado PAC ÁREA 3, que especifica deste município RUA BELA MANHÃ.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2811/pll_008-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público, PAC ÁREA 2, que especifica deste Município. ( RUA SAFIRAS, RUA ESMERALDA, RUA PLATINAS )</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2819/pll_010-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público que especifica deste município RUA SOFIA GAWLAK KUDLAWIEC.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2806/pll_011-2012.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, do Procurador Geral do Município, dos Secretários Municipais, e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2808/pll_012-2012.pdf</t>
+  </si>
+  <si>
+    <t>Declara entidade de utilidade pública a ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DO COLÉGIO ESTADUAL DE CAMPO MAGRO.</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2809/pll_013-2012.pdf</t>
+  </si>
+  <si>
+    <t>Concede correção monetária ao cargo de Controlador Interno da forma em que dispõe.</t>
+  </si>
+  <si>
     <t>2836</t>
   </si>
   <si>
-    <t>2012</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>José Antônio Pase</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/plc_001-2012.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/plc_001-2012.pdf</t>
   </si>
   <si>
     <t>Aplica o piso salarial disposto na Lei Federal n° 11.738/2008 nos anexos IV e VI da Lei Municipal n° 540/2009, na forma em que se dispõe.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/plc_002-2012.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/plc_002-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Plano de cargos, carreira e vencimentos dos servidores públicos pertencentes á área da saúde do Município de Campo Magro, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/plc_003-2012.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/plc_003-2012.pdf</t>
   </si>
   <si>
     <t>Fica concedido aumento linear aos servidores municipais do magistério, na forma em que dispõe.</t>
   </si>
   <si>
-    <t>2813</t>
-[...148 lines deleted...]
-  <si>
     <t>2837</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2837/plo_01-2012.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2837/plo_01-2012.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 81 da Lei Ôrganica do Município, na forma em que dispõe.</t>
-  </si>
-[...460 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2797/pe_n_042-2012.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1056,67 +1056,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/plc_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/plc_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/plc_003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2813/pl_n_001-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2814/pl_n_002-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2816/pl_n_003-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2817/pl_n_004-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2818/pl_n_005-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2812/pll_006-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2815/pll_007-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2811/pll_008-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2819/pll_010-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2806/pll_011-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2808/pll_012-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2809/pll_013-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2837/plo_01-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2776/ple_001-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2780/ple_002-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2783/ple_03-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2775/ple_005-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2777/pe_n_006-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2778/pe_n_007-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2779/pe_n_008-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2781/pe_n_009-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2782/pe_n010-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2792/pe_n_011-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2791/pe_n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2789/pe_n_013-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2787/pe_n_014-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2788/pe_n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2805/pe_n_016-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2804/pe_n_017-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2803/pe_n_018-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2802/pe_n_019-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2801/pe_n_020-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2784/ple_021-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2790/ple_022-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2793/ple_023-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2794/ple_024-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2795/ple_025-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/pe_n_026-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/pe_n_027-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/pe_n_028-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/pe_n_027-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2715/pe_n030-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/pe_n_031-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/pe_n_032-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2820/pe_n035-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2821/ple_036-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/ple_037-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/ple_038-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/ple_039-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/ple_040-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2799/pe_n_041-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2800/pe_n_042-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2798/ata_pe_n_043-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2797/pe_n_042-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2776/ple_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2780/ple_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2783/ple_03-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2775/ple_005-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2777/pe_n_006-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2778/pe_n_007-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2779/pe_n_008-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2781/pe_n_009-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2782/pe_n010-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2792/pe_n_011-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2791/pe_n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2789/pe_n_013-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2787/pe_n_014-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2788/pe_n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2805/pe_n_016-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2804/pe_n_017-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2803/pe_n_018-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2802/pe_n_019-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2801/pe_n_020-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2784/ple_021-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2790/ple_022-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2793/ple_023-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2794/ple_024-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2795/ple_025-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/pe_n_026-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/pe_n_027-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/pe_n_028-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/pe_n_027-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2715/pe_n030-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/pe_n_031-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/pe_n_032-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2820/pe_n035-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2821/ple_036-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/ple_037-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/ple_038-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/ple_039-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/ple_040-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2799/pe_n_041-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2800/pe_n_042-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2798/ata_pe_n_043-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2797/pe_n_042-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2813/pl_n_001-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2814/pl_n_002-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2816/pl_n_003-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2817/pl_n_004-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2818/pl_n_005-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2812/pll_006-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2815/pll_007-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2811/pll_008-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2819/pll_010-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2806/pll_011-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2808/pll_012-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2809/pll_013-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/plc_001-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/plc_002-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/plc_003-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2012/2837/plo_01-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1188,1444 +1188,1444 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...14 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E43" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E44" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E45" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E46" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="D47" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E47" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E48" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H48" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E49" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>199</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E50" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>203</v>
+        <v>45</v>
       </c>
       <c r="D51" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E51" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H51" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="D52" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E52" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>211</v>
+        <v>53</v>
       </c>
       <c r="D53" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="E53" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H53" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54" t="s">
+        <v>176</v>
+      </c>
+      <c r="E54" t="s">
+        <v>177</v>
+      </c>
+      <c r="F54" t="s">
+        <v>178</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
         <v>218</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H55" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>218</v>
+      </c>
+      <c r="E56" t="s">
+        <v>219</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
+        <v>218</v>
+      </c>
+      <c r="E57" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>229</v>
+      </c>
+      <c r="E58" t="s">
         <v>230</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>