--- v0 (2026-01-13)
+++ v1 (2026-04-20)
@@ -36,828 +36,828 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Louvanir Joãozinho Menegusso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2849/pe_n001-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do Artigo 7° da Lei Municipal n° 616/2010 que dispõe sobre a reserva de vagas para os idosos e para os portadores de necessidades especiais ou com modalidade reduzida, nos estacionamentos, públicos ou privados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2848/pe_n_02-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo a realizar parcelamento de pendências relativas ao mês de dezembro/2012 junto ao Instituto Nacional de Seguridade Social - INSS, no valor de R$ 314.635,90 (trezentos e quatorze mil e seiscentos e trinta e cinco reais e noventa centavos)</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2847/pe_n_003-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 1.104.746,00 (Hum milhão, cento e quatro mil, setecentos e quarenta e seis reais) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2846/pe_n_004-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Criar o Conselho Tutelar do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2845/pe_n_005-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre os serviços de transporte de pequenas cargas mediante a utilização de Motocicletas, Motonetas ou Triciclos Motorizados, denominado moto-frete,e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2859/pe_n_006-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 576/2009 com as alterações da Lei n°667/2010, que dispõe sobre a reorganização administrativa do Poder Executivo do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2858/pe_n_007-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a criação do Emprego Público do Pessoal da Administração direta, Autárquica e Fundacional no Município de Campo Magro, conforme especifica.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2856/pe_n_008-2013.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o termo de cooperação firmado entre os Municípios de Itaperuçu e Campo Magro, conforme especifica.</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2855/pe_n009-2013.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o termo de cooperação firmado entre os Municípios de Almirante Tamandaré e Campo Magro, conforme especifica.</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2854/pe_n_010-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar convênios, conceder isenções fiscais , assumir obrigações e dar outras providências, Relativas a construção de unidades habitacionais de interesse social, vinculadas ao programa morar bem Paraná</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2850/ple_011-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o ´Poder Executivo Municipal a alienar áreas de terras ao Fundo de Arrendamento Residencial - FAR, administrando pela Caixa Econômica Federal.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2851/ple_012-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 186.118,98 (cento e sessenta e seis mil, cento e dezoito reais e noventa e oito centavos) no Orçamento Geral do Município, autorizada pela Lei 765/2012</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2852/ple_013-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 493.280,00 (quatrocentos e noventa e três mil, duzentos e oitenta reais) no orçamento geral do Município, autorizada pela lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2853/ple_014-2013.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal de Campo Magro- REFIS- Campo Magro/2013, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2857/ple_015-2013.pdf</t>
+  </si>
+  <si>
+    <t>Concede recomposição geral anual de 6,5% aos servidores Públicos efetivos do Poder Executivo Municipal, com fundamento no art. 37, inciso X da CF/88, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2860/ple_016-2013_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a alterar a Razão Social do Município de Campo Magro, constante na inscrição principal no Cadastro Nacional de Pessoa Jurídica- CNPJ, na Receita Federal do Brasil, conforme abaixo dispõe.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2866/ple_017-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional especial no valor de 287,986.30 (duzentos e oitenta e sete mil, novecentos e oitenta e seis reais e trinta centavos) no Orçamento Geral do Município, autorizada pela lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2867/ple_018-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no valor de 127.000,00 (cento e vinte e sete mil reais) no Orçamento Geral do Município, autorizada pela lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2868/ple_019-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a agência de fomento do Paraná S.A.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2870/ple_020-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 6.500.000,00 (seis milhões e quinhentos mil reais) no Orçamento Geral do Município, autorizada pela lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2865/pe_n_021-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 540/2009 que dispõe sobre o Estatuto e Plano de Cargos e Salários do Profissional da Educação do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2863/pe_n_022-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Criação do quadro especial de Empregados Públicos de Agentes Comunitários de Saúde e Agentes de Combate a Endemias nos moldes da Lei Municipal 777/2013, conforme Especifica."</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2864/pe_n_023-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentarias para o exercício de 2014 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2862/pe_n_024-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2861/pe_n_025-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Chefe do Poder Executivo Municipal a reduzir Subsídios conforme especifica".</t>
+  </si>
+  <si>
+    <t>2874</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2874/pe_n_026-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Reduz o valor do cargo de provimento em comissão de Diretor de Departamento, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2873/pe_n_027-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a firmar convênios, conceder isenções fiscais, assumir obrigações e dar outras providências, relativas a construção de unidades habitacionais de interesse social, vinculadas ao Programa morar Bem Paraná."</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2872/pe_n_028-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova o Regimento Interno do Conselho Tutelar de Campo Magro, criado pela Lei Municipal n° 773/2013."</t>
+  </si>
+  <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2871/pe_n_029-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 520.320,93 (Quinhentos e vinte mil, trezentos e vinte reais e noventa e três centavos) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2869/pe_n_030-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial e Suplementar no valor de R$ 245.000,00 (Duzentos e quarenta e cinco mil reais) no orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/ple_31-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 300.000,00 ( Trezentos mil reais ) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/ple_32-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 408.180,00 (quatrocentos e oito mil e cento e oitenta reais) no Orçamento Geral do Município, autorizada pela Lei 765/2012</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2921/ple_33-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 190.545,20 (cento e noventa mil, quinhentos e quarenta e cinco reais e vinte centavos) no Orçamento Geral do Município conforme Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/ple_34-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 91.826,54 (noventa e um mil, oitocentos e vinte e seis reais e cinquenta e quatro centavos) no Orçamento Geral do Município conforme Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2923/ple_035-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 184.581,02 (cento e oitenta e quatro mil, quinhentos e oitenta e dois reais e dois centavos) no Orçamento Geral do Município conforme Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/pl_n_036-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 308.880,00 (Trezentos e oito mil, oitocentos e oitenta reais) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/pl_n_037-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial no valor de R$ 147.632,00 (Cento e quarenta e sete mil, seiscentos e trinta e dois reais) no Orçamento Geral do Município, autorizada pela Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/pl_n_038-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a alienar áreas de terras ao Fundo de Arrendamento Residencial - FAR, administrado pela Caixa Econômica Federal.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/pl_n_039-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera os seguintes Artigos da Lei 294/2003: Artigo 36, Inciso II, § 1° do Artigo 53, parágrafo único do Artigo 58, Artigos 60, 69, 72, 77, 84 e parágrafo único do Artigo 116 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/pl_n_040-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal de Saneamento Básico, estabelece as diretrizes para a prestação dos serviços que lhe são inerentes, do Município de Campo Magro/PR.</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/ple_041-2013.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Municipal de Saneamento Básico destinado a execução dos serviços de abastecimento de água potável, esgotamento sanitário, resíduos sólidos e drenagem do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/ple_042-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do Município de Campo Magro para o quadriênio 2014-2017.</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/ple_043-2013.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa do Município de Campo Magro para o Exercício Financeiro de 2014.</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/ple_44-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 81 da Lei Orgânica do Município, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Paulo Sérgio Lédio Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/ple_045-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei n° 36/1997 que regulamenta o art. 90 da Lei Orgânica do Município de Campo Magro e altera a tabela "X" da referida lei.</t>
+  </si>
+  <si>
+    <t>2875</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2875/ple_046-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a pagar ajuda de custo aos profissionais que atuarem no Município de Campo Magro em decorrência do Programa Mais Médicos para o Brasil.</t>
+  </si>
+  <si>
+    <t>2876</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2876/ple_047-2013.pdf</t>
+  </si>
+  <si>
+    <t>Retorna o valor do cargo de provimento em comissão de Diretor de Departamento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2877</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2877/ple_048-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 14 da Lei Municipal n° 294/2003 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2878/ple_049-2013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de 3.250.160,00 (três milhões, duzentos e cinquenta mil e cento e sessenta reais) no Orçamento Geral do Município conforme Lei 765/2012.</t>
+  </si>
+  <si>
+    <t>2879</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2879/ple_050-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de cargos, carreira e vencimento dos profissionais do Magistério do Município de Campo Magro e revoga as leis n° 540/2009 e 722/2012.</t>
+  </si>
+  <si>
+    <t>2894</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Legislativa</t>
+  </si>
+  <si>
+    <t>Gusto Juninho</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2894/pl_n_001-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação de cargos de provimento em comissão junto aos Gabinetes dos Vereadores e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2891/pl_n_002-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dá denominação a logradouro público que especifica deste município".</t>
+  </si>
+  <si>
+    <t>2892</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2892/pl_n_003-2013.pdf</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2890/pl_n_004-2013.pdf</t>
+  </si>
+  <si>
+    <t>2888</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2888/pl_n_005-2013.pdf</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>Cristina Balestra</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2884/pl_n_006-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Proíbe a utilização de telefone celular ou equipamento similar no interior dos estabelecimentos bancários do município de Campo Magro e instituições assemelhadas, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2882/pl_n_007-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome a edificação do Mercado Brasil (Mercadão Popular) e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2886/pl_n_008-2013.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a obrigatoriedade de controle dos usuários do transporte escolar, através de monitores ou acompanhantes, nos itinerários de usuários menores de idade, no município de Campo Magro e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>Arvinho</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2881/pl_n_009-2013.pdf</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2880/pl_n_010-2013.pdf</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2883/pll_011-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público que especifica deste Município.</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2885/pll_012-2013.pdf</t>
+  </si>
+  <si>
+    <t>Institui o repasse de recursos às escolas municipais do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2887/pll_013-2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo 1º do artigo 7º e o parágrafo 3º do artigo 9º da Lei nº 602/2010, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2889</t>
+  </si>
+  <si>
+    <t>Adeilson (Gordo)</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2889/pll_014-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas gerais urbanísticas para a instalação de Estruturas de Suporte das Estações de Rádio Base e equipamentos afins autorizados e homologados pela Agência Nacional de Telecomunicações, nos termos da legislação federal vigente.</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>Prof. Valdir Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2893/pll_015-2013.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a logradouro público que especifica deste Município. RUA JÉSSICA MOURE POSTIÇO.</t>
+  </si>
+  <si>
     <t>2895</t>
   </si>
   <si>
-    <t>2013</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Louvanir Joãozinho Menegusso</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2895/plc_001-2013.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2895/plc_001-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 006/2012 que dispõe sobre o Plano de Cargos e Salários dos Profissionais da Saúde do Município de Campo Magro.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2901/plc_002-2013.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2901/plc_002-2013.pdf</t>
   </si>
   <si>
     <t>Altera e revoga a Lei Complementar n°003/2009, que dispõe sobre os prazos para a elaboração e a organização do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual.</t>
-  </si>
-[...742 lines deleted...]
-    <t>Dispõe sobre o Plano de cargos, carreira e vencimento dos profissionais do Magistério do Município de Campo Magro e revoga as leis n° 540/2009 e 722/2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1161,67 +1161,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2895/plc_001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2901/plc_002-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2894/pl_n_001-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2891/pl_n_002-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2892/pl_n_003-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2890/pl_n_004-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2888/pl_n_005-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2884/pl_n_006-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2882/pl_n_007-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2886/pl_n_008-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2881/pl_n_009-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2880/pl_n_010-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2883/pll_011-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2885/pll_012-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2887/pll_013-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2889/pll_014-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2893/pll_015-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2849/pe_n001-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2848/pe_n_02-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2847/pe_n_003-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2846/pe_n_004-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2845/pe_n_005-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2859/pe_n_006-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2858/pe_n_007-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2856/pe_n_008-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2855/pe_n009-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2854/pe_n_010-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2850/ple_011-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2851/ple_012-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2852/ple_013-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2853/ple_014-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2857/ple_015-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2860/ple_016-2013_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2866/ple_017-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2867/ple_018-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2868/ple_019-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2870/ple_020-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2865/pe_n_021-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2863/pe_n_022-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2864/pe_n_023-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2862/pe_n_024-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2861/pe_n_025-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2874/pe_n_026-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2873/pe_n_027-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2872/pe_n_028-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2871/pe_n_029-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2869/pe_n_030-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/ple_31-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/ple_32-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2921/ple_33-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/ple_34-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2923/ple_035-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/pl_n_036-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/pl_n_037-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/pl_n_038-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/pl_n_039-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/pl_n_040-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/ple_041-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/ple_042-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/ple_043-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/ple_44-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/ple_045-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2875/ple_046-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2876/ple_047-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2877/ple_048-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2878/ple_049-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2879/ple_050-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2849/pe_n001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2848/pe_n_02-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2847/pe_n_003-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2846/pe_n_004-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2845/pe_n_005-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2859/pe_n_006-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2858/pe_n_007-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2856/pe_n_008-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2855/pe_n009-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2854/pe_n_010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2850/ple_011-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2851/ple_012-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2852/ple_013-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2853/ple_014-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2857/ple_015-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2860/ple_016-2013_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2866/ple_017-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2867/ple_018-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2868/ple_019-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2870/ple_020-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2865/pe_n_021-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2863/pe_n_022-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2864/pe_n_023-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2862/pe_n_024-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2861/pe_n_025-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2874/pe_n_026-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2873/pe_n_027-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2872/pe_n_028-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2871/pe_n_029-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2869/pe_n_030-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/ple_31-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/ple_32-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2921/ple_33-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/ple_34-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2923/ple_035-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/pl_n_036-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/pl_n_037-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/pl_n_038-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/pl_n_039-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/pl_n_040-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/ple_041-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/ple_042-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/ple_043-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/ple_44-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/ple_045-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2875/ple_046-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2876/ple_047-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2877/ple_048-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2878/ple_049-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2879/ple_050-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2894/pl_n_001-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2891/pl_n_002-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2892/pl_n_003-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2890/pl_n_004-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2888/pl_n_005-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2884/pl_n_006-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2882/pl_n_007-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2886/pl_n_008-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2881/pl_n_009-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2880/pl_n_010-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2883/pll_011-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2885/pll_012-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2887/pll_013-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2889/pll_014-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2893/pll_015-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2895/plc_001-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2013/2901/plc_002-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1267,1703 +1267,1703 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...11 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>56</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>59</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>71</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D47" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E52" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="H52" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E53" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E54" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="D55" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E55" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="H55" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" t="s">
+        <v>214</v>
+      </c>
+      <c r="E56" t="s">
         <v>215</v>
       </c>
-      <c r="B56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G56" s="1" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="H56" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>220</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E57" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="H57" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="D58" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>41</v>
       </c>
       <c r="D59" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E59" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>232</v>
+        <v>45</v>
       </c>
       <c r="D60" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>239</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="H60" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>236</v>
+        <v>49</v>
       </c>
       <c r="D61" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E61" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H61" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>240</v>
+        <v>53</v>
       </c>
       <c r="D62" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>57</v>
       </c>
       <c r="D63" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F63" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>249</v>
+        <v>61</v>
       </c>
       <c r="D64" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="E64" t="s">
-        <v>82</v>
+        <v>215</v>
       </c>
       <c r="F64" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H64" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>65</v>
+      </c>
+      <c r="D65" t="s">
+        <v>214</v>
+      </c>
+      <c r="E65" t="s">
+        <v>215</v>
+      </c>
+      <c r="F65" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H65" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>256</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" t="s">
+        <v>214</v>
+      </c>
+      <c r="E66" t="s">
+        <v>215</v>
+      </c>
+      <c r="F66" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H66" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>260</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>261</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>82</v>
+        <v>262</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>265</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>81</v>
+        <v>261</v>
       </c>
       <c r="E68" t="s">
-        <v>82</v>
+        <v>262</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H68" t="s">
         <v>267</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>