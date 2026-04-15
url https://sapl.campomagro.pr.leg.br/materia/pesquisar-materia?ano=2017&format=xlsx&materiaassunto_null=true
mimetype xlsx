--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -36,936 +36,936 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Claudio Cesar Casagrande</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3097/ple_01-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza contratação de pessoal por prazo determinado, conforme dispõe art. 37, IX da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3099/ple_03-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera o PPA 2013/2017 e LDO 2017.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3096/ple_04-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 293/204 de 30/12/2003, que dispõe sobre o Imposto sobre Serviços de qualquer natureza.</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3100/ple_05-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 294/2003 de 30/12/2003, que dispõe sobre o Imposto sobre Serviços de Qualquer Natureza.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3162/pe_n_006-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo a realizar parcelamento de pendências relativas aos meses de novembro, dezembro e décimo terceiro, todos do ano  de 2016, junto ao Instituto Nacional de Seguridade Social - INSS, no valor de R$ 897.365,81 (oitocentos e noventa e sete mil, trezentos e sessenta e cinco reais e oitenta e um centavos).</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3161/ple_07-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão ao Prefeito, ao Vice Prefeito e aos demais servidores do poder Executivo do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3160/ple_08-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 2.428.428,11 (Dois milhões, quatrocentos e vinte e oito mil, quatrocentos e vinte e oito reais e onze centavos), no orçamento geral do Município, autorizado pela lei 945/2016.</t>
+  </si>
+  <si>
+    <t>3159</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3159/ple_09-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Uso Racional da Água nas Edificações objetivando instituir medidas que induzam à conservação, uso racional e utilização de fontes alternativas para captação de água nas novas edificações.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3158/ple_10-2017.pdf</t>
+  </si>
+  <si>
+    <t>Define o limite de valor das obrigações de pequeno valor a que aludem os §§ 3° e 4°, ambos do art. da 100 da Constituição Federal, alterados pela Emenda Constituição n°62, de 09 de Dezembro de 2009, e estabelece outras providências.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3140/ple_11-2017.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Transporte de Munícipes para acompanhar enterro nos cemitérios existentes no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Louvanir Joãozinho Menegusso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3145/ple_013-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação do Inciso VII do art. 27 da Lei 730/2012 ( Lei de Parcelamento do solo )</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3148/ple_14-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 193.130,00 (cento e noventa e três mil, cento e trinta reais ) no Orçamento Geral do Município, autorizada pela Lei 945/2016</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3151/ple_15-2017.pdf</t>
+  </si>
+  <si>
+    <t>Faz alterações na Lei 728/2012</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3150/ple_16-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei n°948/2017.</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3157/pe_n_017-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar financiamento do PMAT - Programa de Modernização da Administração Tributária e da Gestão dos Setores Sociais Básicos, do BNDES junto à Caixa Econômica Federal com as garantias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3156/pe_n018-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe a autorização para complementação salarial dos ocupantes do cargo de professor para atingir o valor do piso salarial profissional nacional do magistério.</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3155/pe_n_019-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$ 1.032.802,00 (hum milhão, trinta e dois mil, oitocentos e dois reais) no Orçamento Geral do Município, autorizado pela Lei 945/2016</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3153/pe_n_020-2017.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Plurianual para o Quadriênio 2018/2021</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3143/pe_n_021-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar financiamento do Programa Pro-transporte do Ministério das Cidades junto a Caixa Econômica Federal e oferecer garantias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3152/pe_n_022-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3146/pe_n_023-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contribuir mensalmente com a Associação dos Municípios do Paraná - AMP.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3141/pe_n_24-2017.pdf</t>
+  </si>
+  <si>
+    <t>Faz Alterações na Lei Municipal n° 728/2012.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3147/pe_n_025-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentarias para o exercício de 2018 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3101/ple_26-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a doar parte ideal de imóvel cuja a posse pertence ao Município de Campo Magro, com transcrição sob n° 1.140 do Cartório de Registro de Imóveis de Colombo, à igreja do Evangelho Quadrangular na forma em que se dispõe.</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3104/ple_27-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1° da Lei Municipal n° 971 de 17/04/2017.</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3106/ple_28-2017.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o art. 12-A a Lei Municipal n° 966 de 29/05/2017.</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3105/ple_29-2017.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Local de Habilitação de Interesse Social do Município de Campo Magro - Paraná.</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3109/ple_30-2017.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal ( REFIS 2017 ) do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3112/pe_n_031-2017.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o uso do Parque de Exposições do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3110/pe_n_032-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 130.000,00 (cento e trinta mil reais), no Orçamento Geral do Município, autorizado pela Lei 945/2016.</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3108/pe_n_034-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 890/2015 de 21/07/2015, adequando-a aos dispositivos da Lei Complementar Federal n° 123/2006 e alterações.</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3107/pe_n_035-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a afetar e desafetar imóveis que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3114/ple_36-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de cessão de direito real de uso de bem imóvel público om o Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3123/ple_37-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 294/2003, que dispõe sobre o imposto sobre serviços de qualquer natureza.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3125/ple_38-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 149/2001 em seus dispositivos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3124/ple_39-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Ratifica o Protocolo de Intenções do COIN - Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba.</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3135/ple_40-2017.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a despesa do Município de Campo Magro para o Exercício financeiro de 2018.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3126/ple_41-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do programa municipal de Incentivo a atividade AGROPASTORIL, denominada de "Programa Porteira a Dentro", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3127/ple_42-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 984/2017 de 13/09/2017, que dispõe sobre o REFIS - Programa de recuperação Fiscal.</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3128/ple_43-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sistema único de Assistência social do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3137/ple_44-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no valor de R$140.000,00 no Orçamento Geral Do Município, com autorização dada pela Lei Municipal 945/2016.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3138/ple_45-2017.pdf</t>
+  </si>
+  <si>
+    <t>Faz alterações n°lei 741/1998.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3133/pe_n_046-2017.pdf</t>
+  </si>
+  <si>
+    <t>"Proíbe a pulverização aérea de defensivos agrícolas no Município de Campo Magro e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3134/pe_n_047-2017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no valor de R$ 29.727,00 (vinte nove mil, setecentos e vinte sete reais) no Orçamento Geral do Município, autorizado pela Lei 945/2016.</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3136/pe_n_048-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 828/2014 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3132/pe_n049-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 293/2003 na forma que dispõe.</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3131/pe_n_050-2017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção do imposto Predial e Territorial Urbano - IPTU- aos possuidores de imóveis no Morro da Formiga realocados para o Conjunto Habitacional Águas Claras.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3130/pe_n_051-207.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3129/pe_n_052-2017.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a contratar financiamento do Programa Pró-Transporte Avançar Cidade do Ministério das Cidades junto só Banco de Desenvolvimento do Extremo Sul - BRDE- e oferecer garantias e dá outras providências."</t>
+  </si>
+  <si>
     <t>3173</t>
   </si>
   <si>
-    <t>2017</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 899/2015 na forma em que dispõe".</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adeilson (Gordo)</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3172/pl_n_002-2017_2.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3172/pl_n_002-2017_2.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n°621/2010 na forma em que dispõe".</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Manoel Carlos</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3171/pl_n_003-2017.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre o Uso Racional da Água nas Edificações objetivando instituir medidas que induzam à conservação, uso racional e utilização de fontes alternativas para captação de água nas novas edificações.</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3171/pl_n_003-2017.pdf</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcio Bosa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3044/pll_04-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3044/pll_04-2017.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Campo Magro a semana da leitura e dá outras providências.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3163/pll_06-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3163/pll_06-2017.pdf</t>
   </si>
   <si>
     <t>Reconhece a UNIÃO DE CÂMARAS, VEREADORES PÚBLICOS DO PARANÁ - UVEPAR, como entidade representativa da Câmara Municipal de Campo Magro e da outras providências.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3166/pll_07-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3166/pll_07-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade dos atos da administração pública no âmbito do Município de Campo Magro na forma da Lei Federal nº 12.527/2011 e dá outras providências</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3164/pll_08-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3164/pll_08-2017.pdf</t>
   </si>
   <si>
     <t>Institui no calendário Oficial do Município de Campo Magro a Semana de Prevenção ao Diabetes Infantil e  determina a alimentação diferenciada aos diabéticos em sua merenda.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3165/pll_09-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3165/pll_09-2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público que especifica deste Município - RUA CELSO SZYCHTA.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3168/pll_10-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3168/pll_10-2017.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Campo Magro a Semana de Prevenção ao Diabetes e Hipertensão Infantis e Semana de Conscientização aos Celíacos e Portadores de Intolerância à Lactose e dispõe sobre o fornecimento de merenda escolar diferenciada para os alunos assim diagnosticados, nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Sandro Dias</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3202/pll_11-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3202/pll_11-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta para reutilização ou reciclagem do óleo comestível usado, em bares, restaurantes e nas residências do Município de Campi Magro.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Zé Menegusso</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3205/pll_12-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3205/pll_12-2017.pdf</t>
   </si>
   <si>
     <t>Institui o programa " Troque o óleo usado por saúde " e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3206/pll_13-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3206/pll_13-2017.pdf</t>
   </si>
   <si>
     <t>Estabelece o Dia do Casamento Comunitário Coletivo no Município de Campo Magro e dá outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3207/pll_14-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3207/pll_14-2017.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual de 4,51% aos servidores públicos efetivos e comissionados do poder Legislativo do Município De Campo Magro com fundamento no art. 37, inciso X da Constituição Federal do Brasil de 1988, na forma em que se dispõe.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3208/pll_15-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3208/pll_15-2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 879/2015.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3193/pl_n_016-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3193/pl_n_016-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o envio de informações à Câmara de Vereadores sobre as indicações enviadas ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3197/pl_n_017-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3197/pl_n_017-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de atendimento Luz Eterna às  mulheres, crianças e idosos vítimas de violência domestica, no município de Campo Magro/PR, como medida da apoio e acolhimento.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2018/3194/pl_n_018-2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2018/3194/pl_n_018-2017.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da lei n° 999/2017.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3201/pl_n_019-2017_2.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3201/pl_n_019-2017_2.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público que especifica deste município".</t>
   </si>
   <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3154/emenda_pe_n_020-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n° 020/2017, que tem por súmula: "Institui o Plano Plurianual para o quadriênio de 2018/2021".</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3113/emenda_013_pe_n_031-2017.pdf</t>
+  </si>
+  <si>
+    <t>Modifica, Aditiva e supressiva no dispositivo ao Projeto da Lei n° 031/2017, que tem por súmula: "Regulamenta o uso do Parque de exposições do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>EMLO</t>
+  </si>
+  <si>
+    <t>Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3204/emenda_a_lei_organica_n001-2017.pdf</t>
+  </si>
+  <si>
+    <t>Cria dispositivo à Lei Orgânica do Município de Campo Magro e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>Emenda de Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3174/emenda_pl_001-2017.pdf</t>
+  </si>
+  <si>
+    <t>Modifica artigo do Projeto de Lei n° 001/2017, que tem por súmula: "Altera a Lei Municipal n° 899/2015".</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3175/emenda_n_008_pl_n_001-2017.pdf</t>
+  </si>
+  <si>
+    <t>Modifica artigo do Projeto de Lei n° 001/2017, que tem súmula: "Altera a Lei Municipal n° 899/2015".</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3149/emenda_pe_025__n_011-2017.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta emenda substitutiva ao Projeto da Lei n° 025/2017, que tem por súmula: "Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2018 e dá outras e dá outras providências".</t>
+  </si>
+  <si>
     <t>400</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/400/projeto_de_resolucao_no_001.2017.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/400/projeto_de_resolucao_no_001.2017.pdf</t>
   </si>
   <si>
     <t>"Modifica o inciso II do art. 55 e o caput do art. 56, do Regimento Interno da Câmara Municipal de Campo Magro/PR".</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3203/proposta_lei_organica-2017.pdf</t>
-[...620 lines deleted...]
-    <t>Apresenta emenda substitutiva ao Projeto da Lei n° 025/2017, que tem por súmula: "Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2018 e dá outras e dá outras providências".</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3203/proposta_lei_organica-2017.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1269,2014 +1269,2014 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3172/pl_n_002-2017_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3171/pl_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3044/pll_04-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3163/pll_06-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3166/pll_07-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3164/pll_08-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3165/pll_09-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3168/pll_10-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3202/pll_11-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3205/pll_12-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3206/pll_13-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3207/pll_14-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3208/pll_15-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3193/pl_n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3197/pl_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2018/3194/pl_n_018-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3201/pl_n_019-2017_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/400/projeto_de_resolucao_no_001.2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3203/proposta_lei_organica-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3097/ple_01-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3099/ple_03-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3096/ple_04-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3100/ple_05-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3162/pe_n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3161/ple_07-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3160/ple_08-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3159/ple_09-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3158/ple_10-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3140/ple_11-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3145/ple_013-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3148/ple_14-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3151/ple_15-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3150/ple_16-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3157/pe_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3156/pe_n018-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3155/pe_n_019-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3153/pe_n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3143/pe_n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3152/pe_n_022-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3146/pe_n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3141/pe_n_24-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3147/pe_n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3101/ple_26-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3104/ple_27-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3106/ple_28-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3105/ple_29-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3109/ple_30-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3112/pe_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3110/pe_n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3108/pe_n_034-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3107/pe_n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3114/ple_36-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3123/ple_37-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3125/ple_38-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3124/ple_39-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3135/ple_40-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3126/ple_41-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3127/ple_42-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3128/ple_43-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3137/ple_44-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3138/ple_45-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3133/pe_n_046-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3134/pe_n_047-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3136/pe_n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3132/pe_n049-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3131/pe_n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3130/pe_n_051-207.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3129/pe_n_052-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3154/emenda_pe_n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3113/emenda_013_pe_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3204/emenda_a_lei_organica_n001-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3174/emenda_pl_001-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3175/emenda_n_008_pl_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3149/emenda_pe_025__n_011-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3097/ple_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3099/ple_03-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3096/ple_04-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3100/ple_05-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3162/pe_n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3161/ple_07-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3160/ple_08-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3159/ple_09-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3158/ple_10-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3140/ple_11-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3145/ple_013-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3148/ple_14-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3151/ple_15-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3150/ple_16-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3157/pe_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3156/pe_n018-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3155/pe_n_019-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3153/pe_n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3143/pe_n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3152/pe_n_022-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3146/pe_n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3141/pe_n_24-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3147/pe_n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3101/ple_26-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3104/ple_27-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3106/ple_28-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3105/ple_29-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3109/ple_30-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3112/pe_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3110/pe_n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3108/pe_n_034-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3107/pe_n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3114/ple_36-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3123/ple_37-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3125/ple_38-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3124/ple_39-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3135/ple_40-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3126/ple_41-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3127/ple_42-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3128/ple_43-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3137/ple_44-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3138/ple_45-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3133/pe_n_046-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3134/pe_n_047-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3136/pe_n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3132/pe_n049-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3131/pe_n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3130/pe_n_051-207.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3129/pe_n_052-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3172/pl_n_002-2017_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3171/pl_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3044/pll_04-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3163/pll_06-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3166/pll_07-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3164/pll_08-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3165/pll_09-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3168/pll_10-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3202/pll_11-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3205/pll_12-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3206/pll_13-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3207/pll_14-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3208/pll_15-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3193/pl_n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3197/pl_n_017-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2018/3194/pl_n_018-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3201/pl_n_019-2017_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3154/emenda_pe_n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3113/emenda_013_pe_n_031-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3204/emenda_a_lei_organica_n001-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3174/emenda_pl_001-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3175/emenda_n_008_pl_n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3149/emenda_pe_025__n_011-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/400/projeto_de_resolucao_no_001.2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2017/3203/proposta_lei_organica-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...19 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
         <v>88</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
         <v>120</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
-[...14 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>65</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D47" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>202</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E51" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>211</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E52" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F52" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="H52" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
         <v>210</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F53" t="s">
-        <v>101</v>
+        <v>220</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E54" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F54" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="H54" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>218</v>
+        <v>29</v>
       </c>
       <c r="D55" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E55" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="D56" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
-        <v>101</v>
+        <v>220</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H56" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>226</v>
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E57" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F57" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="H57" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>230</v>
+        <v>41</v>
       </c>
       <c r="D58" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E58" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F58" t="s">
-        <v>101</v>
+        <v>220</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="H58" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>234</v>
+        <v>45</v>
       </c>
       <c r="D59" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E59" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F59" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H59" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>238</v>
+        <v>49</v>
       </c>
       <c r="D60" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E60" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F60" t="s">
-        <v>101</v>
+        <v>242</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D61" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E61" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F61" t="s">
-        <v>101</v>
+        <v>247</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>53</v>
       </c>
       <c r="D62" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E62" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F62" t="s">
-        <v>101</v>
+        <v>242</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>250</v>
+        <v>58</v>
       </c>
       <c r="D63" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E63" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F63" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H63" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>254</v>
+        <v>62</v>
       </c>
       <c r="D64" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E64" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H64" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>258</v>
+        <v>66</v>
       </c>
       <c r="D65" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E65" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="F65" t="s">
-        <v>101</v>
+        <v>242</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>70</v>
       </c>
       <c r="D66" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E66" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>211</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H66" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>265</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
+        <v>74</v>
+      </c>
+      <c r="D67" t="s">
+        <v>210</v>
+      </c>
+      <c r="E67" t="s">
+        <v>211</v>
+      </c>
+      <c r="F67" t="s">
+        <v>247</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>78</v>
+      </c>
+      <c r="D68" t="s">
+        <v>210</v>
+      </c>
+      <c r="E68" t="s">
+        <v>211</v>
+      </c>
+      <c r="F68" t="s">
+        <v>220</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="H68" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" t="s">
         <v>273</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="G69" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D69" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" t="s">
+        <v>272</v>
+      </c>
+      <c r="E70" t="s">
+        <v>273</v>
+      </c>
+      <c r="F70" t="s">
+        <v>247</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>279</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>280</v>
+      </c>
+      <c r="E71" t="s">
         <v>281</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="G71" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="E71" t="s">
+      <c r="H71" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
+        <v>285</v>
+      </c>
+      <c r="E72" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H72" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>289</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D73" t="s">
+        <v>285</v>
+      </c>
+      <c r="E73" t="s">
+        <v>286</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="E73" t="s">
+      <c r="H73" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" t="s">
+        <v>285</v>
+      </c>
+      <c r="E74" t="s">
+        <v>286</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="B74" t="s">
-[...5 lines deleted...]
-      <c r="D74" t="s">
+      <c r="H74" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>296</v>
+      </c>
+      <c r="E75" t="s">
+        <v>297</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
         <v>301</v>
       </c>
-      <c r="B76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>