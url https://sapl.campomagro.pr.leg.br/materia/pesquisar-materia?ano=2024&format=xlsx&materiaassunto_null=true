--- v0 (2025-11-29)
+++ v1 (2026-04-21)
@@ -10,3370 +10,3385 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2433" uniqueCount="1101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2447" uniqueCount="1106">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edivaldo Juninho</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_no_001.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine reparos de iluminação pública, em toda extensão pública da rua Piauí, Bairro Jardim Cecília.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_no_002.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine reparos de iluminação pública, em toda extensão da Rua Calêndulas, Bairro Jardim Boa Vista</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/indicacao_no_003.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/indicacao_no_003.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo, para que através do setor competente, determine patrolamento e manutenção em toda extensão na Estrada de Santa Bárbara próximo ao Restaurante Pedra Chata.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Chiquinho do Povo</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_004.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_004.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize a limpeza da Estrada da Roseira no Bairro Tigre Campo Novo.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Beto Soares</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_005.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_005.24.pdf</t>
   </si>
   <si>
     <t>"Indico ao Chefe do Poder Excetivo Municipal, a necessidade de adotar medida necessárias para a manutenção dos paralelepípedos na esquina das ruas: Tapira e Antônio de Freitas no Bairro Jardim Água Boa."</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_no_006.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine reparos de iluminação pública, da Rodovia Gumercindo Boza&lt; Bairo Sede em Frente ao Número 20.199.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Arvinho</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_no_007.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente determine, a necessidade de instalação de um redutor de velocidade (lombada), no endereço Rua Avelino de Lima em frente ao número 35 Bairro Jardim Boa Vista I.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Josnei Rosa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_008.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_008.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente viabilize a instalação de um redutor de velocidade, na Rua Cravo.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_009.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_009.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente realize a manutenção e troca de lâmpada na Rua Senador Carvalho Pinto no Bairro Jardim Pioneiro.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_010.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a limpeza e instalação de lixeiras na rua João Jacob Manfron Neto, próximo à "Pousada Morro da Palha"</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcio Bosa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_011.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_011.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da via CM 157.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_no_012.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_no_012.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda coma a manutenção da ponte ao lado do antigo restaurante Casarão na Estrada João Jacob Manfron Neto.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_no_013.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_no_013.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize a manutenção da Rua João Batista Durigan, Bairro São Roque</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_014.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_014.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize a manutenção da Estrada da Capivara no Bairro Capivara dos Ferreiras.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_no_015.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_no_015.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Rua Violetas Jardim Boa Vista I em frente ao número 52.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_016_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_016_2024.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo, para através do setor competente, determine Patrolamento e manutenção em toda extensão da Rua Hermes David Dall"Agnol, Bairro Samambaia.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rones Ribas Machado</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo, para através do setor competente, determine a necessidade de  Patrolamento nas estradas do interior e nas estradas das plantações que devido as chuvas acabou danificando.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_no_018_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_no_018_2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda a manutenção da Rua José Budel no Bairro Samambaia em Campo Magro - Pr.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_no_019.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_no_019.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize a manutenção e troca de lâmpadas na Rua Santa Maria do Iguaçu, bairro Jardim Bom Pastor.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/indicacao_no_020.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/indicacao_no_020.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente determine, reparos na iluminação pública em toda a extensão da Travessa Benjamim Basso, Bairro Nova Villa.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Prof. Valdir Costa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_no_021.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_no_021.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize a retirada de entulhos em terrenos localizados na rua Girassóis, bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/indicacao_no_022.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/indicacao_no_022.24.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de limpeza na rua Ipê. Localizada no Bairro Jardim Boa Vista II.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_no_023.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_no_023.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, realize a colocação de mais uma caçamba para resíduos na rua Calêndulas, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_no_024.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_no_024.24.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo, a necessidade de adotar medidas necessárias para a troca de lâmpadas queimadas na rua: Geraldo Pedroso na altura dos n.º 210, 289 até 466 e na rua Tapira nº 45 Ambas no bairro Jardim Água Boa.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_no_025.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_no_025.24.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabilizar a manutenção e limpeza da beirada da rua: Olavo Bilac no Bairro Jardim Água Boa.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/indicacao_no_026.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/indicacao_no_026.24.pdf</t>
   </si>
   <si>
     <t>Indico: Ao Executivo, para que através do Setor competente realize limpeza nas redondezas da Escola Municipal Vereador Hemitério Torres, Bairro Lagoa da Pedra.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_027.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_027.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabiliza  a limpeza das calçadas na rua: Geraldo Pedroso, altura do nº 111 no bairro Jardim Água Boa.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_028.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_028.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize o estude para a implantação de um redutor de velocidade na Rua Benedito Souza Toledo, Bairro Jardim Viviane.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine Patrolamento e manutenção em toda a extensão na Rua Bruno Feldhaus do Nascimento nas proximidades da Estrada da Servidão nº 71 na localidade Juruqui.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_030_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_030_2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção da iluminação pública, no Bairro Jd Boa Vista na praça Santa Luzia em Campo Magro - Pr</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_031_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_031_2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção da iluminação pública, no bairro Lagoa da Pedra na Rua Portela em Campo Magro Pr</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_032_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_032_2024.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabilizar a manutenção da calçada na Avenida Norte Sul nº 811 no bairro Jd Boa Vista II</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_033_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_033_2024.pdf</t>
   </si>
   <si>
     <t>Indicvo ao Chefe do Poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabilizar a pintura em faixa de pedestre na rua: Girassóis altura do nº 55 e na esquina da Av Norte Sul e Verbenas no bairro Jd Boa Vista II</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_034_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_034_2024.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo, para que através do setor competente determine a operação roçada e limpeza em toda extensão na Rua Padre Aleixo Seluschinoski Jd Boa Vista</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_035_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_035_2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, a limpeza das calçadas da Rua Violetas, Bairro Jd Boa Vista I</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_036.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_036.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com serviço de roçada ao entorno do CMEI Eva Nalepa Iarek, em Campo Magro PR.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_037.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_037.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, apara que através do Setor competente realize a manutenção da estrada que dá acesso ao Bairro Ouro Fino de baixo, neste Município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_038.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_038.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com o serviço de controle de manejo da popularidade de pombos, no ginásio da Escola Municipal Vereador Hemitério Torres, Lagoa da Pedra, Campo Magro, PR.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Roberto Leal</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_039.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_039.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através setor competente, determine a manutenção em toda a extensão da Estrada Campo Novo nº 32 Bairro Samambaia.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_041.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_041.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, para que através do Setor competente realize uma inspeção e possível notificação aos proprietários do do terreno situados na rua Dálias em Frente ao Nº 340 no Bairro Jardim Boa Vista I.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_041.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_041.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize manutenção da Estrada do Jacuzal no interior deste Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_042.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_042.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize a Manutenção da Rua Homan, bairro Jardim Bom Pastor.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_044.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_044.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, a retirada de entulhos localizados na Rua Acássia, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_045.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_045.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, troca de lâmpadas queimadas da rua Porto Fino II, Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_046.24_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_046.24_.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize "Limpeza e manutenção de bueiro, localizado na Rua Ametista nº 259, no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_047.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_047.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a reforma e ampliação de unidade de saúde localizada no bairro Retiro.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_048.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_048.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção da rua Angelo Manfron no Bairro São Benedito ao entorno da Igreja do Bairro em Campo Magro PR.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_no_049.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_no_049.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente determine a limpeza do Rio Cachoeirinha no Bairro Jardim Viviane.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_050.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_050.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção e a colocação de saibro nas estradas principais do interior do município nos bairros: Campo da Cascavel e Morros da Palha.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_no_052.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_no_052.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabilizar a manutenção da Rua: Governador Ademar de Barros na altura do nº 39 no bairro Jardim Água Boa.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_053.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_053.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente proceda com a manutenção em sua totalidade na rua Antônio Manosso, entre os bairros, Campo Novo e Jururqui em Campo Magro PR.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_no_054.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_no_054.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize a Limpeza da Rua Santa Felicidade, no bairro Bom Pastor.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, realize a manutenção do Acesso João Alves, próximo à Rua João Jacob Manfron Neto.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_no_056.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_no_056.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente, realizem a manutenção das Ruas do Bairro Santa Bárbara.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_no_057.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_no_057.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente, a manutenção da cobertura do Ginásio de Esportes Eduardo José Jarek.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_no_058.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_no_058.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente, para a manutenção na Rua Mauro Damas, Bairro Sede.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente determine a manutenção e a colocação de saibro na Rua Silvestre Jarek nº 1730, bairro Rio Verde, próximo à chácara dos Bolake.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_060.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_060.24.pdf</t>
   </si>
   <si>
     <t>Ao Setor competente que realize a manutenção de lâmpada queimada na rua Amazonas, próximo ao número 50 no bairro Jardim Cecília.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_061.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_061.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção da iluminação pública e troca de lâmpadas de toda a extensão da Rua Travessa Sidorski, Bairro Sede.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_no_062.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_no_062.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente a limpeza e instalação de lixeiras na Rua João Bortoletto nº 217, Bairro Lagoa da Pedra.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/indicacao_no_064.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/indicacao_no_064.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção e limpeza ao entorno dos pontos de ônibus em Campo Magro PR.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_no_065.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_no_065.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente determine reparos de iluminação pública e troca das lâmpadas convencionais por lâmpadas de Led em toda extensão da Rua Tulipas, bairro Jardim Boa Vista I.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_066.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_066.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a implantação de uma lombada, na rua João Jacob Manfron Neto nº 11375, bairro Conceição dos Correiras e manutenção e toda sua extensão.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_067.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_067.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a troca da lâmpada queimada na Rodovia Gumercindo Boza, no 21130</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_069.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_069.24.pdf</t>
   </si>
   <si>
     <t>A Executivo, para que através do setor competente proceda com a instalação de ponto de ônibus no novo trajeto do ônibus P17 CAMPO NOVO/SANTAFELICIDADE, que passa o bairro do Passaúna com trajeto na rua Luiz Gualdezi e na Rua Francisco Pase.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_069.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_069.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção em toda a via pública na Rua Ernesto Pinto dos Santos no Bairro Centro.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no_070.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no_070.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente ,determine o patrolamento das estradas e colocação de saibro em toda sua extensão no interior , Bairro Terra Boa Santaria.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no_071.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no_071.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo , para que através do Setor competente realize a manutenção da Rua Sebastião Santana Da Silva, bairro Campo Novo.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no_072.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no_072.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente realize a manutenção e pintura da faixa de pedestre na Rod. Gumercindo Bosa em frente a escola Mun. José Valenga no Bairro Jardim Viviane.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_073.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_073.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo , para que através do Setor competente , realize a manutenção da calha no centro de eventos Antônio Domingos Leonardi.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_074.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_074.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a troca da lâmpada queimada na rua Angelo Menegusso (continuação da Rua Úrsula Ercole Cumim) a 70 Metros do Bar do Canelinha a Direita da Via.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_075.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_075.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo ,para que através do setor competente , a retirada de entulhos ( pneus) localizado na Rua Benjamim Basso Nova Vila.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_076.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_076.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo ,para que através do setor competente , a instalação de uma lombada na rua Ângelo Manfron , Bairro Sede ,próximo ao N°785</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_077.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_077.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo ,para que através do setor competente , a instalação de uma lombada na Rua Porto Fino.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_078.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_078.24.pdf</t>
   </si>
   <si>
     <t>Indico ao poder Executivo , para que através do setor competente , determine reparos de iluminação pública da Rua Maranhão Bairro Jardim Cecília , em frente ao N° 101 próximo a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_079.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_079.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo , para que através do Setor competente , determine reparos de iluminação pública da Rua Amazonas em frente ao N°22 Bairro Jardim Cecília.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_080.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_080.24.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO, PARA QUE ATRAVÉS DO SETOR COMPETENTE PROCEDA COM A MANUTEÇÃO DA VIA AO ENTORNO DO COLÉGIO DO CAMPO N. S. DA CONCEIÇÃO NA RUA JOÃO BATISTA FREITAS, 3965 RETIRO CAMPO MAGRO PR.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_081.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_081.24.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO, PARA QUE ATRAVÉS DO SETOR COMPETENTE REALIZE ESTUDO PARA PAVIMENTAÇÃO DA RUA EXPEDICIONÁRIO ANDRÉ ALEIZ, BAIRRO CENTRO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_082.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_082.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com limpeza, coleta de lixo e colocação de caçamba de lixo na Rua Professora Iolanda Romeu, em frente ao N° 103 - Bairro Jardim Passaúna.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_083.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_083.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda estudos para instalação de Pavimentação na Rua Vereador José Nalepa, à partir do número 515, Jardim Viviane , Campo Magro PR.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_084.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_084.pdf</t>
   </si>
   <si>
     <t>"Indica ao Chefe do poder Executivo Municipal, a necessidade de adotar medidas necessárias para viabilizar a instalação de grades de proteção em todas as canaletas e portas das salas da Escola Municipal Jardim Pioneiro".</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_085.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_085.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo , para que através do setor competente proceda com a colocação de sinalização nas lombadas na Rua João Jacob Manfron Neto, especialmente nas proximidades da esquina com a Rua Felix Nalepa, no Bairro Lavrinha.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo , para que através do setor competente determine a implantação de uma lombada na Rua Narcisos em frente ao número 294 localizado no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>"Ao Executivo, para que através do setor competente, para a manutenção na Iluminação Pública na extensão da Rodovia Gumercindo Boza"</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_088.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_088.pdf</t>
   </si>
   <si>
     <t>"Ao Executivo, para que através do setor competente realize estudos para a pavimentação da Rua Rosa Sedoski Valenga, Bairro Novos Horizontes neste Município"</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_089.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_089.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção e ensaibramento, em toda a extensão da Rua Orlando Ribas Machado nº 2518</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/indicacao_090.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/indicacao_090.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente procede com estudos para a instalação de pavimentação na via publica R. Rosa, Jd Boa Vista I, Campo Magro</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_091.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_091.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo para que através do Setor competente realize a manutenção de lâmpada queimada na Rua Ursula Ercoles Cumim nº 008 Bairro Jd Cecilia</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_092.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_092.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo para que através do Setor Competente realize uma limpeza das lixeiras na Rua 10 do Julho no Bairro Lagoa da Pedra</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_094.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_094.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, para que a manutenção da calçada na Rua Benjamin Basso, no Bairro nova Vila</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/indicacao_095.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Ao Executivo que através do Setor competente realize a manutenção de lâmpadas queimadas na Rua Safiras, bairro Jd Boa Vista IV, neste Município</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_096.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, que através do Setor competente, para a manutenção na Iluminação Pública na extensão da Rua Benjamim Basso.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_no_097.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_no_097.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a limpeza e instalação de lixeira coletiva na rua Domingos Salbego Piani, próximo ao imóvel número 32 ,no bairro Passaúna.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_098.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção e limpeza da praça Frei Nereu José Bassi, localizada na Rod Gumercindo Boza, nº 20.762</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/indicacao_099.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do poder Executivo, para que através do setor competente, determine reparos de iluminação pública da Rua Filodeuros em frente ao numero 100 Bairro Jd Boa Vista.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente realize a coleta de lixo com urgência no bairro Capivara dos Ferreira, neste Município.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_101.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_101.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo para que através do setor competente, realize manutenção e substituição de lâmpadas queimadas na Rua Geraldo Pedroso de Souza, bairro Água Boa.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_102.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_102.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, para manutenção na iluminação pública em toda extensão da Rua Mauro Medeiros Damas.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_103.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_103.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente, para sinalização e  pintura na lombada na Rua João Jacob Manfron Neto.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_105.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_105.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção da iluminação pública e troca de lâmpadas de toda a extensão da Rua Ângelo Manfron, bairro São Benedito.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_106.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_106.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção da iluminação pública e troca de lâmpadas de toda a extensão da Estrada da Meia Lua dos Fretas, Bairro Conceição.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_107.24_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_107.24_.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente a manutenção da iluminação pública e troca de lâmpadas de toda a extensão da Rua Francisco Lalike nº 10, Bairro Colônia Rodrigues.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_108.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_108.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a manutenção da iluminação pública e troca de lâmpadas de toda a extensão da Rua Safiras nº 13, Bairro Jardim Boa Vista IV.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_109.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_109.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente, providencie a instalação de placas de sinalização indicando, tráfico de máquinas agrícolas na Rodovia Gumercindo Boza, nesse Município.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_110.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_110.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do0 setor competente, a instalação de placas de sinalização indicando presença de ciclistas e pedestres, no trecho da Rodovia Gumercindo Boza, neste Município.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/indicacao_no_111.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/indicacao_no_111.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente viabilize estudos para instalação de uma travessa elevada, Estrada do Cerne Km 15, - Jardim Viviane, Campo Magro - PR</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/indicacao_no_112.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/indicacao_no_112.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente proceda coma poda de árvore na Rua Me. Silva, 51 - Jardim Boa Vista Campo Magro - PR.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_no_113.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_no_113.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com  a manutenção da Estrada do Ervalzinho 262.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_114.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_114.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine reparos de iluminação publica ee troca das lâmpadas na Rua, Ana Biernaski em frente ao nº 118, Bairro Jd Bom Pastor.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente realize a manutenção da Rua Goiás no Bairro Jd Cecilia</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_116.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_116.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, para a iluminação Pública na Rua Pedro Stella</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_117.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_117.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente determine a implantação de uma lombada na Rua Jasmim em frente à Congregação Cristã Número 483, localizado no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_118.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_118.2024.pdf</t>
   </si>
   <si>
     <t>Indico: Ao Executivo, para que atarvés do Setor competente realize a pintura das lombadas existentes na Rua Professora Iolanda Romeu no Bairro Passaúna.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_120.24_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_120.24_.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente, realize a manutenção da Rua CM 336, Bairro Jardim Boa Vista III.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_121.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_121.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente realize a manutenção e troca de lâmpadas cancha sintética na Rua Camélias no Bairro Jardim Boa Vista I.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_122.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_122.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção e limpeza do parquinho da Escola Municipal Jardim Pioneiro da Avenida Rancho Alegre, nº 302 - Jardim Pioneiro.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_123.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_123.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a implantação de uma lombada, na Estrada do Ouro Fino nº 06 e a manutenção em toda a extensão da rua.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_124.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_124.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção das lâmpadas queimadas na Rua Estremosa nº 133 no Bairro jardim Boa Vista I.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_125.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_125.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a necessidade urgente de substituição do poste de iluminação pública localizada na Rua Narcisos, nº 14 no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_126.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_126.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, realize a manutenção da Rua Narcisos, Bairro Jardim Boa Vista II.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_127.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_127.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a manutenção da Rua Guilherme Rodrigues no bairro Passaúna.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_128.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_128.24.pdf</t>
   </si>
   <si>
     <t>AO Executivo, para que através do setor competente proceda com a manutenção de Bueiro na rua Carmin de Paula no bairro Lagoa da Pedra.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_129.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_129.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo ,para que através do setor competente realize com URGÊNCIA  a conclusão dos reparos na malha asfáltica na Rua Amazonas no Bairro Jardim Cecília.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_130.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_130.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente proceda com a poda da vegetação na rotatória da Estada do Cerne - Rodovia Gumercindo Boza, Pr 0-90, KM 11, em frente nº 11100 - Passaúna, Campo Magro - PR, 83535-000.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_130.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_130.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente determine a implantação de uma lombada na Rua João Jacob Manfron Neto na Proximidades do Restaurante Pedra Chata em frente ao número 90.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_132.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_132.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente realize com URGÊNCIA a pintura de faixa elevada para passagem de pedestres em frente a UPA 24h no Bairro Jardim Boa Pastor.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_no_133.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_no_133.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do setor competente, determine a implantação de uma nova lombada e a manutenção nas lombadas existentes em todas a extensão da Rua Antônio Manosso nº 19, bairro Campo Novo.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_no_134.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_no_134.24.pdf</t>
   </si>
   <si>
     <t>Indico ao POder Executivo, para que através do setor competente a instalação de duas lombadas em frente ao Galpão Colônia, Bairro Dom Pedro.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_no_135.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_no_135.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, realize estudos para implantação de um redutor de velocidade na Rua Eliza Manfron Boza em frente ao nº 260, bairro Novos Horizontes.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_no_136.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_no_136.2024.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente realize com Urgência a manutenção da Ponte na Rua Ludovico Seichta no  Bairro Jardim Viviane.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/indicacao_no_137.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/indicacao_no_137.24.pdf</t>
   </si>
   <si>
     <t>Indico ao Oder Executivo, para que através de setor competente, determine a manutenção da iluminação pública e troca de lâmpadas de todas a extensão da Rua luiz Gualdezi nº 617, Bairro Passaúna.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_138.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_138.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através d setor competente, determine a manutenção e a reforma da ponta no bairro Jd. Viviane, Rua Ludovico Shychta nº 197.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/indicacao_no_139.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/indicacao_no_139.24.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do setor competente, relocação dos pontos de ônibus localizados na Avenida Zeferino Casagrande.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_140.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_140.2024.pdf</t>
   </si>
   <si>
     <t>Ao executivo, para que através do Setor competente, realize a colocação da tampa de uma boca de lobo  que se encontra aberta na Rua Ernesto Pinto dos Santos, Bairro Sede.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_no_141.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_no_141.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente realize uma limpeza da lixeira do bairro Rio Verde.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_no_142.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_no_142.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente, realize a manutenção de lâmpadas queimadas na Rua Amor perfeito, bairro Jardim Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_no_143.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_no_143.24.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do setor competente realize a manutenção das estradas do bairro Campo Novo.</t>
   </si>
   <si>
-    <t>1186</t>
-[...65 lines deleted...]
-    <t>1335</t>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Claudio Cesar Casagrande</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pe_no_001.24_-_acolhomento_crianca_e_adolescente_.pdf</t>
+  </si>
+  <si>
+    <t>Institui Diretrizes para serviços de Acolhimento Institucional de Crianças e Adolescentes do Município de Campo Magro/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/pe_no_003.24_-_rua__terezinha_f_da_luz.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome de Logradouro Público, na forma que Dispõe". _x000D_
+Rua Terezinha de Fátima da Luz</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/pe_no_004.24_parcelamento_inss.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Chefe do Poder Executivo a realizar parcelamento de pendências relativas a 2022 e 2023 junto ao Instituto Nacional de Seguridade Social - INSS."</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/pe_no_05.24_reajuste_professores_s.anexo.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos servidores públicos efetivos municipais ocupantes de cargos de professor e professor de educação infantil, na forma em que dispõe".</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pe_no_06.24_recomposicao_451.pdf</t>
+  </si>
+  <si>
+    <t>"Concede recomposição geral anual aos servidores municipais com fundamento no artigo 37, inciso X da Constituição da República de 1988, na forma em que dispõe".</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007_2024.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: "Declara de utilidade Pública APAE - Associação de Pais e Amigos excepcionais do Municipios de Campo Magro, Estado do Paraná, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/pe_no_008.24_consorcio_cispar.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a redação do Contrato de Consórcio Público e Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o Ingresso do Município no Consórcio.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/pe_n_009-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal 851/2014 e dá outras providencias"</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/pe_no_010.24_altera_a_lei_no_1.347.24.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal Nº 1.347/2024 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/pe_no_011.2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 728/2012 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/pe_no_012.24_rua_alzira_maria_de_jesus_franco.pdf</t>
+  </si>
+  <si>
+    <t>"Dá Nome de Logradouro Público, na forma que dispõe". Rua Alzira Maria de Jesus Franco</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/pe_no_013.24_-_rua_izidorio_sejanoski.pdf</t>
+  </si>
+  <si>
+    <t>Dá nome de logradouro público na forma que dispõe. Rua Izidorio Sejanoski</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/ple_14-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 728/2012.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_lei_no_015.2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome de Logradouro Público, na forma que Dispõe"</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_lei_no_016.2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome a Utilidade de Pronto atendimento 24 horas, na forma que dispõe"</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/projeto_de_lei_no_017.2024.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome ao Centro de Especialidades, na forma que dispõe"</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/ple_18-2024.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a consolidação do protocolo de intenções do consórcio intermunicipal para gestão de resíduos sólidos urbanos - conresil, nos termos da Lei Federal nº 11.107/2005 e decreto federal nº 6.017/2007 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/pe_no_019.24_-_alice_b._basso.pdf</t>
+  </si>
+  <si>
+    <t>Dá nome ao Centro de juventude, na Forma que dispõe.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/pe_no_020.24_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/pe_no_021.24_-_ciosp.pdf</t>
+  </si>
+  <si>
+    <t>"Cria o Centro Integrado de operações de segurança e o inteligência  - CIOSP e dá outras providencias"</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/pe_no_22.24.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 728/12"</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/pe_no_023.24_loa_-_anexos_.pdf</t>
+  </si>
+  <si>
+    <t>Estima receita e fixa a despesa do Município de Campo Magro para o Exercício Financeiro de 2025</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/pl_no_001.24_-_semana_conscientizacao_saude_mental.pdf</t>
+  </si>
+  <si>
+    <t>"Institui no calendário oficial do município de Campo Magro, o Mês de conscientização à Saúde Mental - Janeiro Branco, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_no_002.2024__semana_capoerista.pdf</t>
+  </si>
+  <si>
+    <t>"Institui no calendário oficial do município de Campo Magro, a semana do Capoeirista e o Dia Municipal da Capoeira, a ser comemorado no dia 03 de agosto."</t>
+  </si>
+  <si>
+    <t>1163</t>
   </si>
   <si>
     <t>Cristina Balestra</t>
   </si>
   <si>
-    <t>Pelo Falecimento de Nilvaldo José de Lima</t>
-[...125 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_003.2024_-_rua_maria_da_luz_zampieri_paulin.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_003.2024_-_rua_maria_da_luz_zampieri_paulin.pdf</t>
   </si>
   <si>
     <t>Dá nome de logradouro público na forma que dispõe. Rua Maria da Luz Zampieri Paulin</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_004.2024_isencao_de_taxa_de_alvara.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_004.2024_isencao_de_taxa_de_alvara.pdf</t>
   </si>
   <si>
     <t>"Isenção da Taxa de Alvará para Associação e Entidade beneficentes no Município Campo Magro".</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_005.2024_-premio_lider_comunitario.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_005.2024_-premio_lider_comunitario.pdf</t>
   </si>
   <si>
     <t>"Institui o Prêmio Líder Comunitário, a ser concedido pela Câmara Municipal de Campo Magro, anualmente, no mês de Maio e dá outras providências".</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_no_006.24_utilidade_publica_comunidade_reviver.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_no_006.24_utilidade_publica_comunidade_reviver.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Comunidade Reviver e dá outras Providências"</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_no_007.24_altera_a_lei_no_1341.23.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_no_007.24_altera_a_lei_no_1341.23.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a alterar a Lei nº 1341/2023".</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_no_009.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_no_009.24.pdf</t>
   </si>
   <si>
     <t>Dá nome de Logradouro Público na forma que dispõe. _x000D_
 "Regis Augusto Bueno de Lara"</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_no_010.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_no_010.24.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Veterinária Solidária.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_no_011.24_-_divulga_lista_de_pacientes.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_no_011.24_-_divulga_lista_de_pacientes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a divulgação da lista de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede do Sistema de Saúde do Município de Campo Magro.”</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1262/pl_no_012.24_-_utilidade_publica_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1262/pl_no_012.24_-_utilidade_publica_.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Centro Espírita Tribo do Caboclo Pena Branca e dá outras Providências".</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_no_013.24_regularmenta_atividades_economicas_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_no_013.24_regularmenta_atividades_economicas_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação das atividades econômicas, nos termos da Constituição Federal, e dá outras providências".</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/pl_no_014.24_censo_tea.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/pl_no_014.24_censo_tea.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Censo de Inclusão de Pessoa com TEA Transtorno do Espectro Autista".</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_no_015.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_no_015.24.pdf</t>
   </si>
   <si>
     <t>Declara Utilidade pública a Associação de Artes Marciais Katá Shubudô-Ryu do Paraná.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_no_016.24_rua_maria_roza_ferreira.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_no_016.24_rua_maria_roza_ferreira.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Logradouro Público na forma que dispõe._x000D_
 Rua Maria Roza Ferreira</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_no_017.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_no_017.24.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Nº 846/2014".</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_lei_018.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_lei_018.2024.pdf</t>
   </si>
   <si>
     <t>Dá nome de logradouro público na forma que dispõe</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_n_019-2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_n_019-2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Ciência, Tecnologia e Inovação no Município de Campo Magro"</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_n020-2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_n020-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a preferencia na vaga, matricula e transferência de filhos de mulheres vitimas de violência doméstica nas creches e escolas municipais do Município de Campo Magro"</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/projeto_de_lei__021.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/projeto_de_lei__021.2024.pdf</t>
   </si>
   <si>
     <t>"Concede a isenção do pagamento da Contribuição para o Custei8o da iluminação Pública aos contribuintes localizados nas áreas na zona rural"</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_no_022.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_no_022.24.pdf</t>
   </si>
   <si>
     <t>Prioriza atendimento aos portadores de Diabetes, Tireoides e usuários de Anticoagulantes em atendimentos, coletas e liberação de exames laboratoriais.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_no_023.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_no_023.24.pdf</t>
   </si>
   <si>
     <t>Dá nome de logradouro público na forma que dispõe.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/pl_no_024.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/pl_no_024.24.pdf</t>
   </si>
   <si>
     <t>"Outorga a Senhora Arlete Strapação de Conto o titulo de Cidadã honorária do Município de Campo Magro"</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_no_025.24_rua_izidorio_nalepa.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_no_025.24_rua_izidorio_nalepa.pdf</t>
   </si>
   <si>
     <t>Dá nome de logradouro público na forma que dispõe - Izidorio Nalepa</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_no_026.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_no_026.24.pdf</t>
   </si>
   <si>
     <t>Dá nome de logradouro Público na forma que dispões - Vadislau Cochesnki</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lei_do_legislativo_no_27_de_01_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lei_do_legislativo_no_27_de_01_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais e dos Vereadores para o quatriênio 2025/2028.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_no_028.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_no_028.24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de um sistema de Pesquisa de satisfação dos usuários dos serviços de Saúde do Munícipio de Campo Magro</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_no_029.2024_-_extensao_rua_maria_da_luz_z._paulin.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_no_029.2024_-_extensao_rua_maria_da_luz_z._paulin.pdf</t>
   </si>
   <si>
     <t>"Altera a extensão da Rua Maria da Luz Zampieri Paulin, denominada pela Lei nº 1.354 de 2024"</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_no_030.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_no_030.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 508 de dezembro de 2008".</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/pll_31-2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/pll_31-2024.pdf</t>
   </si>
   <si>
     <t>“Dá nome a Unidade de Saúde Carla Vieira Bueno de Lara, ao Prédio Público Localizado na Estrada Principal da Terra Boa S/Nº, Terra Boa, neste Município de Campo Magro, na forma que dispõe”.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_no_032.24_-_reconhece_rodeios_campeiros_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_no_032.24_-_reconhece_rodeios_campeiros_.pdf</t>
   </si>
   <si>
     <t>"Reconhece os Rodeio Campeiros como Patrimônio Cultural, Prática esportiva e de relevante importância Social e Econômica para o Município"</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/pl_no_033.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/pl_no_033.24.pdf</t>
   </si>
   <si>
     <t>"Dá nome a logradouro público na forma que dispõe"._x000D_
 Justino Bueno de Lara</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pl_no_034.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pl_no_034.24.pdf</t>
   </si>
   <si>
     <t>"Cria a Política de Apoio à Saúde Mental dos Servidores Públicos do Município de Campo Magro e dá outras providências".</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/ol_no_035.24_-_ctg_8_de_dezembro.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/ol_no_035.24_-_ctg_8_de_dezembro.pdf</t>
   </si>
   <si>
     <t>“Dá nova denominação ao Parque de Exposições do Município de Campo Magro.”</t>
   </si>
   <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>TCE</t>
+  </si>
+  <si>
+    <t>Acórdão de Prestação de Contas TCE</t>
+  </si>
+  <si>
+    <t>COFF - Comissão de Orçamento, Finanças e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/acordao_tce_2017.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Anual. Resultado Orçamentário/financeiro deficitário das fontes não vinculadas a programas convênios, operações de créditos e RPPS. Parecer Prévio pela regularidade com ressalvas.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/acordao_de_parecer_previono_127.21.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Prefeito Municipal. Exercício de 2019. Déficit nas fontes livres. Relatório de Controle Interno não apresenta os conteúdos mínimos prescritos pelo Tribunal. Súmula 8. Manifestações uniformes. Contas irregulares com aplicação de multa.</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>Comissão  Parlamentar de Inquérito</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_cpi_inss_2024.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de abertura de CPI,  para investigação e apurar fatos sobre a acerca da dívida que a Prefeitura Municipal de Campo Magro mantém junto com o Instituto Nacional do Seguro Social.</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_cpi_iptu_2024.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de abertura de CPI para investigar a forma de cobrança do IPTU do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emenda_no_001_do_pe_no_006.24.pdf</t>
+  </si>
+  <si>
+    <t>"altera o artigo primeiro do projeto de lei 06/2024, que passará à seguinte redação".</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/emenda_de_plenario_no_01_ao_projeto_lei_no_064.23.pdf</t>
+  </si>
+  <si>
+    <t>“Inclui parágrafo único no artigo 2º do Projeto de Lei nº 064/2023.”</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/emenda_de_comissao_no_01_a_emenda_de_plenario_no_1_ao_pl_no_004.24.docx</t>
+  </si>
+  <si>
+    <t>Altera os artigos 2º e 6º do Projeto de Lei nº 004/2024.”</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/emenda_pl_no_27_de_01._2024.docx</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei que fixa os subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, Procurador e dos Vereadores para o Quadriênio 2025/2028.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/emenda_no_01_ao_projeto_de_lei_no_20.24.docx</t>
+  </si>
+  <si>
+    <t>“Propõe alterações no Projeto de Lei nº 20/2024.”</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/emenda_no_01_ao_projeto_de_lei_no_23_-_loa.pdf</t>
+  </si>
+  <si>
+    <t>“Propõe alterações no Projeto de Lei nº 23/2024.”</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>EMDIM</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/emenda_01_arvinho.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Apresenta emenda ao Projeto de Lei nº 023/2024, que tem por súmula: “Estima a receita e fixa despesa do Município de Campo Magro para o exercício financeiro de 2025”.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/emenda_02_beto.pdf</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/emenda_03_chiquinho.pdf</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/emenda_04_cristina.pdf</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/emenda_05_edivaldo.pdf</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>Gilmar Leonardi</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/emenda_06_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_07_josnei.pdf</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/emenda_08_marcio.pdf</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/emenda_09_valdir.pdf</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/emenda_10_roberto.pdf</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/emenda_11_rones.pdf</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>MPC</t>
+  </si>
+  <si>
+    <t>Ministério Público de Contas - PR</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/recomendacao_administrativa_n_01-2024-mpc_pr.pdf</t>
+  </si>
+  <si>
+    <t>Recomenda-se aos gestores públicos municipais e ás autoridades responsáveis pela gestão dos precatórios no âmbito dos Municípios do Estado do Paraná, bem como aos integrantes dos parlamentos municipais responsáveis pela aprovação das leis orçamentárias, em especial da LDO/2025 e LOA 2025, que observem rigorosamente as normas constitucionais, adotando todas as medidas necessárias para assegurar o cumprimento integral das decisões judiciais, a regularidade nos pagamentos e a preservação da ordem cronológica, em respeito aos princípios da moralidade, eficiência e transparência na administração pública.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>Menção Honrosa</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/mencao_honrosa_no_001.24.pdf</t>
+  </si>
+  <si>
+    <t>Foi com grande orgulho que acompanhamos os alunos Camila Maria Spaki, Lucas Rafael Alex, Bruno Henrique Colodel, e o professor de biologia e ciências Jefferson Farias de Cristo, representando o Colégio Estadual Divina Pastora na 61ª Jornada de Foguetes e Olimpíadas Brasileiras de Astronomia e Astronáutica.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/mocao_de_aplausos_no_001.24.pdf</t>
+  </si>
+  <si>
+    <t>"Requer Moção de Aplausos e Congratulações à Professora Linda Mara Alves de Souza do Município de Campo Magro."</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/mocao_de_aplausos_no_002.24.pdf</t>
+  </si>
+  <si>
+    <t>"Requer Moção de Aplausos e Congratulações à Professora Magali Bosa Pandolfo do Município de Campo Magro."</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>MDP</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_de_pesar_no_001.24.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrado nos Anais desta Casa legislativa e posteriormente enviada a família enlutada, expressar manifestação de condolências pelo falecimento de Paulino do Carmo Oliveira, ocorrido na noite de 29 de janeiro de 2024.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_de_pesar_no_002.24.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrado nos Anais desta Casa Legislativa e posteriormente enviada a família enlutada, expressar manifestação de condolências pelo falecimento de "Arcidineo Felix Gulin, também conhecido como "Cid Gulin", ex-prefeito de Almirante Tamandaré, ocorrido na segunda -feira, dia 05 de fevereiro de 2024.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_pesar_no_003_2024.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrado nos Anais desta Casa Legislativa e posteriormente a família enlutada, expressar manifestação de condolências pelo falecimento de GINO ZEM, ocorrido em 23 de fevereiro de 2024.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/mocao_de_pesar_no_004.24.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrado nos Anais desta Casa legislativa e posteriormente enviada a família enlutada, expressar manifestação de condolências pelo falecimento de LUIZ CONSTANTINO NETO, ocorrido em 1º de março de 2024.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>Seja registrado nos anais desta casa legislativa e posteriormente enviada a família enlutada, expressar manifestação de condolências pelo falecimento de ANITA FAVORETO ZAMPIRI, ocorrido em 24 de março de 2024.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/mocao_006.pdf</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Nivaldo José de Lima</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/mocao_007.pdf</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Claudinei Manfron</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Nilvaldo José de Lima</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_de_pesar_009.2024.pdf</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_de_pesar_010.2024.pdf</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Cleide de Fátima da Silva</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/mocao_de_pesar_011.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de Vicente Casprek</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/mocao_de_pesar_no_012.24_austilia_a._santos.pdf</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Austilia Alves dos Santos</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/mocao_de_pesar_no_013.24_maria_de_l._raganhan.pdf</t>
+  </si>
+  <si>
+    <t>Pelo Falecimento de Maria de Lourdes Raganhan</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_de_pesar_no_014.24.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrado nos anais desta Casa Legislativa e posterirormente enviada a família enlutada, expressar manifestação de condolências pelo falecimento de Lauro Luiz Esmanhotto, ocorrido em 23 de junho de 2024.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/mocao_de_pesar_015.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de Francisco Biernaski</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/016_-beata.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrada nos Anais desta Casa legislativa e posteriormente enviada a família enlutada expressar manifestação de condolências pelo falecimento de Beata Gelenski Bocheco, ocorrido em 01 de dezembro de 2024.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício pedido de urgência</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/oficio_pedido_de_urgencia_do_projeto_de_no_004.24_inss.pdf</t>
+  </si>
+  <si>
+    <t>"Claudio Cesar Casagrande, (...) Prefeito do Município de Campo Magro (...) comparece respeitosamente perante  Vossa Excelência, para na forma do artigo 99 do Regimento Interno de Câmara Legislativa, apresentar Projeto de Lei nº 04.de 2024, requerendo ainda, respeitosamente, que o presente seja admitido em regime de urgência, dada a relevância da referida propositura legislativa."</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/oficio_projeto_016.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Regime de Urgência ao PL 016/2024</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/oficio_ao_projeto_017.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação Regime de Urgência PL 017/2024</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/pedido_de_regime_de_urgencia_pe_no_021.24.pdf</t>
+  </si>
+  <si>
+    <t>(...) Comparece respeitosamente perante Vossa Excelência, para na forma do art. 99 do Regimento Interno de Câmara Legislativa, apresentar Projeto de Lei de nº 021 de 2024, pleiteando que seja recebido e processado em Regimento de urgência, assim com seja convocada sessão extraordinária para sua análise e deliberação.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/parecer_da_comissao_2017.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Orçamento Finanças e Fiscalização _x000D_
+Processo TCE nº 261310/18</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/parecer_da_comissao_2019.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças _x000D_
+Processo TCE Nº 192142/20</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Parecer do Relator</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/parecer_da_comissao_2017.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão de Orçamento, Finanças e Fiscalização_x000D_
+Processo TCE Nº 261310/18</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/voto_do_relator_2019.pdf</t>
+  </si>
+  <si>
+    <t>Processo de Prestação de Contas do Município de Campo Magro, referente ao exercício financeiro de 2019 de responsabilidade do Senhor CLAUDIO CESAR CASAGRANDE.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_decreto_legislativo_no_002.24.pdf</t>
+  </si>
+  <si>
+    <t>Aprova, com ressalvas, as contas do Prefeito Municipal de Campo Magro, do Exercício de 2017.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_decreto_legislativo_no_003.24.pdf</t>
+  </si>
+  <si>
+    <t>Reprova, as contas do Prefeito Municipal de Campo Magro, do exercício de 2019.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/plc_no_001.24.pdf</t>
+  </si>
+  <si>
+    <t>"Altera e dá nova redação aos dispositivos da Lei Complementar nº 56/2022 de 21 de dezembro de 2022, que dispõe sobre a atualização da planta genérica de valores para o cálculo e lançamento de IPTU - imposto sobre a propriedade predial e territorial urbano".</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/plc_no_002.24.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de redução do pagamento de IPTU aos imóveis que sejam utilizados para pecuária e agricultura".</t>
+  </si>
+  <si>
     <t>1311</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/projeto_de_resolucao_no_001.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/projeto_de_resolucao_no_001.24.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Nacional nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Campo Magro - PR.</t>
   </si>
   <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/emeda_substitutiva_no_001_ao_projeto_de_lei_no_005.24.pdf</t>
+  </si>
+  <si>
+    <t>Propõe emenda substitutiva ao Projeto de Lei nº 005.2024".</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do veto</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/razao_de_veto_total_ao_pl_no_010.24.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei nº 010.24</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>RD</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/redacao_final_pe_no_06.24.pdf</t>
+  </si>
+  <si>
+    <t>Concede recomposição geral anual aos servidores municipais com fundamento no artigo 37, inciso X da Constituição da República de 1988, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/redacao_final_pe_no_063.23.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação do Programa Casa com Comida e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/redacao_final_004.2024.pdf</t>
+  </si>
+  <si>
+    <t>"Isenção da Taxa de Alvará para Associações e Entidades beneficentes no Munícipio Campo Magro"</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/redacao_final_pl_no_027.24.docx</t>
+  </si>
+  <si>
+    <t>Fixa os Subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, Procurador, e dos Vereadores para o quadriênio 2025/2028.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/redacao_final_isencao_alvara.pdf</t>
+  </si>
+  <si>
+    <t>Isenção da Taxa de Alvará para Associação e Entidade beneficentes no Município Campo Magro</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/redacao_final_pe_no_023.24_loa.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPO MAGRO PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>RFCPI</t>
+  </si>
+  <si>
+    <t>Relatório Final CPI</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/relatorio_final_inss.pdf</t>
+  </si>
+  <si>
+    <t>Relatório final CPI do INSS</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/relatorio_final_cpi-_iptu_11.24.pdf</t>
+  </si>
+  <si>
+    <t>Relatório CPI do IPTU</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>RT</t>
+  </si>
+  <si>
+    <t>Relatório de Tramitação</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/relatorio_de_tramitacao_do_processo_2017.pdf</t>
+  </si>
+  <si>
+    <t>Relatório da Tramitação do Processo na Câmara Municipal de Campo Magro</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/relatorio_de_tramitacao_2019.pdf</t>
+  </si>
+  <si>
+    <t>Relatório de Tramitação do Processo na Câmara 2019</t>
+  </si>
+  <si>
     <t>1190</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_no_001.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_no_001.24.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações a respeito dos serviços públicos de saúde ofertados pelo Município com foco em saúde mental.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_no_002.24_informacoes_cemeis.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_no_002.24_informacoes_cemeis.pdf</t>
   </si>
   <si>
     <t>O Vereador Infra-assinado, no uso de suas atribuições legais, vem com o devido costumeiro respeito á presença de vossa Senhoria, requerer o que segue:</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_no_03.24__execucao__projetos_emendas_impositivas_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_no_03.24__execucao__projetos_emendas_impositivas_.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/requerimento_no_004.24_-_combate_endemias.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/requerimento_no_004.24_-_combate_endemias.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_no_05.2024_-_copias_croquis.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_no_05.2024_-_copias_croquis.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Requer várias informações conforme segue:</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_no_007.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_no_007.24.pdf</t>
   </si>
   <si>
     <t>Informar o destino dos paralelepípedos que foi retirado das seguintes vias:_x000D_
 _x000D_
 - Avenida Norte Sul, atual Zeferino Casagrande do Bairro Boa Vista._x000D_
 - Rua Calêndulas do bairro Boa Vista._x000D_
 - Rua Teotônio Vilela - Jardim Água Boa._x000D_
 - Rua Nossa Senhora Aparecida - bairro Nova Vila.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/requerimento_no_008.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/requerimento_no_008.24.pdf</t>
   </si>
   <si>
     <t>Ao cumprimenta-lo com as  homenagens de estilo, diante do interesse prioritário reservado á saúde pública, rogamos a Vossa Excelência determine resposta com urgência sobre as UBS:</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_no_009.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_no_009.24.pdf</t>
   </si>
   <si>
     <t>Diante do interesse no desenvolvimento do Município, rogamos a Vossa Excelência, determine a resposta com Urgência a respeito da: Cancha de esporte da Escola João Menegusso Filho, esta Obra encontra-se parada com sua estrutura ada enferrujada e danificada conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_no_010.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_no_010.24.pdf</t>
   </si>
   <si>
     <t>Para apreciação do projeto que trata do parcelamento de dívidas junto ao INSS, faz-se necessário prestar informações, sobre o montante e a origem do débito. Assim, queira encaminhar:</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_no_011.24_transporte_escolar_.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_no_011.24_transporte_escolar_.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações a respeito da linha de transporte escolar que atende o Campo Novo/Juruqui.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_no_012.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_no_012.24.pdf</t>
   </si>
   <si>
     <t>O Vereador Infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito à presença de Vossa Excelência, requerer o que informações sobre IPTUs.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_013_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_013_2024.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais, vêm com o devido e costumeiro respeito a presença de Vossa Senhoria requerer informações a respeito da Ponte do Forno Velho em situação de execução de nova ponte e reforma.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_014_2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_014_2024.pdf</t>
   </si>
   <si>
     <t>Sr Adeilson Rodrigues Melo - Complementação referente as informações solicitadas ao requerimento 003/2024</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_no_016.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_no_016.24.pdf</t>
   </si>
   <si>
     <t>1.	Sejam encaminhadas a esta Casa Legislativa informações sobre a LICITAÇÃO que contratou a empresa responsável pela elaboração da Planta Genérica de Valores, especialmente se houve aditivos no contrato de prestação de serviços, visto que no Portal da Transparência, consta informações até a assinatura do contrato;_x000D_
 2.	Sejam encaminhadas a esta Casa Legislativa, CÓPIAS das notas de empenho, liquidação e respectivos pagamentos efetuados em favor da empresa de que trata o item anterior;_x000D_
 3.	Sejam encaminhadas a esta Casa Legislativa cópia integral dos documentos resultantes do trabalho realizado pela empresa que atualizou a Planta Genérica de Valores.	_x000D_
 4.	A atualização da Planta Genérica de Valores, se deu apenas com o trabalho da empresa Safra Planejamento e Gestão Ltda, ou foram contratadas outras empresas para contribuir com o trabalho, exemplo, para realizar o georreferenciamento no município.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_no_018.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_no_018.24.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos com respeito a obra "Cancha de esportes da Escola João Menegusso Filho" visto que a resposta ofertada através do memorando/SEDUA-166/2024, não ilustrou de forma satisfativa as dúvidas suscitadas no Requerimento nº 009/2024, sendo assim questione-se:</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_no_019.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_no_019.24.pdf</t>
   </si>
   <si>
     <t>Requer o Envio de Informações a Respeito dos Serviços Públicos para a Tratamento da Fibromialgia ofertados Município</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_no_020.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_no_020.24.pdf</t>
   </si>
   <si>
     <t>Requer o Envio de Informações a respeito da Emenda nº 08 ao Projeto de Lei nº 062/2023</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_no_021.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_no_021.24.pdf</t>
   </si>
   <si>
     <t>O Vereador Infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito à respeito à presença de Vossa Excelência, requerer informações a cerca dos servidores da Prefeitura do Município de Campo Magro.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_no_022.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_no_022.24.pdf</t>
   </si>
   <si>
     <t>Informações sobre a Ponte do Casarão Localizada  - Bairro Conceição</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_no_023.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_no_023.24.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para bem cumprir o mister que me foi outorgado via mandato eletivo, digne-se prestar informações  referente a Empresa Fcotrim Assistência Médica (terceirizada)</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_024.2024.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_024.2024.pdf</t>
   </si>
   <si>
     <t>O vereador Infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito á Vossa Excelência apresentar e requerer o que segue:</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_025.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_025.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito a presença de Vossa Excelência, requerer o que segue:</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_no_026.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_no_026.24.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito á este órgão requerer o que segue:</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_027.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_027.pdf</t>
   </si>
   <si>
     <t>"O Vereador infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito na presença de Vossa Excelência, apresentar o requerer o que segue: Requerer informações da Administração Municipal sobre o transporte Escolar, por parte da empresa contratada no Munícipio de Campo Magro"</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_no_028.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_no_028.24.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais, vem com o devido respeito a presença de Vossa Excelência, apresentar e requerer o que segue:</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_no_029.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_no_029.24.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, no uso de suas atribuições legais, vem com o devido e costumeiro respeito á presença de Vossa Excelência, apresentar e requerer o que segue:</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_no_030.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_no_030.24.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas a respeito dos Planos de Assistência à Saúde dos funcionários do Poder Executivos, perante a falta de pagamento das mensalidades.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_no_031.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_no_031.24.pdf</t>
   </si>
   <si>
     <t>Informações  sobre a Ponte do Varana, localizada - Bairro Conceição ligando Bairro Jacuzal.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_no_032.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_no_032.24.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos sobre pregão eletrônico nº 051/2023, processo administrativo nº 083/2023</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_no_033.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_no_033.24.pdf</t>
   </si>
   <si>
     <t>Informações acerca da relação do município com a empresa terceirizada Iguaçu Desenvolvimento.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_034.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_034.24.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais, vem como devido respeito à presença de Vossa Senhoria, requere o que segue: Informações referente a divulgação e o número de inscritos no curso de panificação, enviado pela secretaria do Trabalho, Qualificação e renda do Estado e o motivo pelo cancelamento.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_no_035.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_no_035.24.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para bem cumprir o mister que me foi outorgado via mandato eletivo, digne-se prestar informações sobre a Iluminação Pública, desde ano de 2022 até a presente data, devendo conter o mínimo os seguintes tópicos:</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_no_036.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_no_036.24.pdf</t>
   </si>
   <si>
     <t>Digne-se prestar informações referente ao FUNDEB REFERENTES AOS ANOS DE 2017, 2018, 2019, 2020, 2021, 2022, 2023 E 2024. Conformes questionamentos abaixo:</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_037.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_037.24.pdf</t>
   </si>
   <si>
     <t>Requer informações da Administração Municipal sobre o transporte Escolar executado pela empresa RELIANCE TRANSPORTES LTDA. e respectiva terceirizada, conforme os tópicos abaixo:</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_038.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_038.24.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa, informações sobre valores gastos anualmente pelo Executivo com propaganda/publicidade, todas ações de comunicação destinadas a divulgar e a promover atos, serviços, obras, realizações, projetos e produtos da Administração pública Direta e Indireta._x000D_
 Contando com vossa presteza, subscrevo-me.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_no_039.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_no_039.24.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para bem cumprir o mister que me foi outorgado via mandato eletivo, digne-se prestar informações referente as bases de concreto que estão construídas mas margens da Rodovia Gumercindo Boza.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_no_040.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_no_040.24.pdf</t>
   </si>
   <si>
     <t>"Sirvo-me do presente para buscar melhor esclarecimento com respeito a "Obra de pavimentação da Rua Calêndulas, entre a Rua Rio de |Janeiro e Rua Padre Aleixo", no bairro Jardim Boa Vista. Sendo assim questione-se: (...)</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_no_041.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_no_041.24.pdf</t>
   </si>
   <si>
     <t>"Sirvo-me do presente para buscar melhor esclarecimento a respeito da "mudança de sentido para mão única" de algumas ruas nos bairros do Município de Campo Magro."_x000D_
 Sendo assim questione-se: (...)</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_044.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_044.24.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para bem cumprir o mister que me foi outorgado via mandato eletivo, digne-se prestar informações referente as bases de concreto que estão construídas nas margens da Rodovia Gumercindo Boza.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_044.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_044.24.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para bem cumprir o mister que me foi outorgado via mandato, digne-se prestar informações referente as bases de concreto que estão construídas nas margens da Rodovia Gumercindo Boza:</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_no_045.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_no_045.24.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 70 da Lei Orgânica do Município de Campo Magro, o vereador que a este subscreve, requer seja apresentado o relatório da situação da administração municipal, devendo constar:</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_no_046.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_no_046.24.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem, por meio deste, solicitar esclarecimentos sobre leilão de veículos pertencentes ao patrimônio público municipal,  programado para ocorrer no dia 28 de novembro de 2024.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_no_047.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_no_047.24.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem, por meio deste, solicitar esclarecimentos formais acerca de denúncia recebida por esta Casa de Leis envolvendo o uso de maquinário e recursos públicos municipais para a execução de obras na Rua Ermínia Maestreli, local onde Vossa Excelência possui residência.</t>
   </si>
   <si>
-    <t>1277</t>
-[...689 lines deleted...]
-  <si>
     <t>1417</t>
   </si>
   <si>
     <t>RCP</t>
   </si>
   <si>
     <t>Requerimento CPI</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_no_001_-_cpi_-_iptu.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_no_001_-_cpi_-_iptu.pdf</t>
   </si>
   <si>
     <t>Dessa forma, considerando a insuficiência do prazo previsto para encerramento desta CPI (10/09/24), solicito o apoio dos pares a esse requerimento para prorrogar por mais 60 (sessenta) dias a duração da Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/subemenda_no_01_ao_projeto_de_lei_no_20.24.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/subemenda_no_01_ao_projeto_de_lei_no_20.24.pdf</t>
   </si>
   <si>
     <t>“Propõe alterações na emenda nº 01 ao Projeto de Lei nº 20/2024.”</t>
   </si>
   <si>
-    <t>1445</t>
-[...11 lines deleted...]
-    <t>Recomenda-se aos gestores públicos municipais e ás autoridades responsáveis pela gestão dos precatórios no âmbito dos Municípios do Estado do Paraná, bem como aos integrantes dos parlamentos municipais responsáveis pela aprovação das leis orçamentárias, em especial da LDO/2025 e LOA 2025, que observem rigorosamente as normas constitucionais, adotando todas as medidas necessárias para assegurar o cumprimento integral das decisões judiciais, a regularidade nos pagamentos e a preservação da ordem cronológica, em respeito aos princípios da moralidade, eficiência e transparência na administração pública.</t>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/projeto_de_decreto_legislativo_no_002.24.pdf</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_decreto_legislativo_no_003.24.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3677,67 +3692,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/indicacao_no_003.24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_004.24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_005.24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_no_013.24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_014.24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_no_015.24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_no_018_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_no_019.24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/indicacao_no_020.24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/indicacao_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_no_024.24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_no_025.24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/indicacao_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_027.24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_030_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_031_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_032_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_033_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_034_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_035_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_037.24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_038.24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_039.24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_042.24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_045.24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_046.24_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_047.24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_048.24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_no_049.24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_050.24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_no_052.24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_053.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_no_054.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_no_056.24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_no_057.24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_no_058.24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_060.24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_061.24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_no_062.24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/indicacao_no_064.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_no_065.24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_067.24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_069.24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_069.24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no_070.24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no_071.24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no_072.24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_073.24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_074.24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_075.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_077.24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_078.24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_079.24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_080.24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_081.24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_082.24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_083.24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_085.24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_089.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_091.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_092.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_094.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_no_097.24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_101.24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_102.24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_103.24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_105.24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_106.24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_107.24_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_108.24.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_109.24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_110.24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/indicacao_no_111.24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/indicacao_no_112.24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_no_113.24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_114.24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_116.24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_117.24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_120.24_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_121.24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_122.24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_123.24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_124.24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_125.24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_126.24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_127.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_128.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_129.24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_130.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_130.24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_132.24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_no_133.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_no_134.24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_no_135.24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_no_136.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/indicacao_no_137.24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_138.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/indicacao_no_139.24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_140.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_no_141.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_no_142.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_no_143.24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_de_pesar_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_de_pesar_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_pesar_no_003_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/mocao_de_pesar_no_004.24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_de_pesar_009.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_de_pesar_010.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/mocao_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/mocao_de_pesar_no_012.24_austilia_a._santos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/mocao_de_pesar_no_013.24_maria_de_l._raganhan.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_de_pesar_no_014.24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/mocao_de_pesar_015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/016_-beata.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/plc_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/plc_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/pl_no_001.24_-_semana_conscientizacao_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_no_002.2024__semana_capoerista.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_003.2024_-_rua_maria_da_luz_zampieri_paulin.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_004.2024_isencao_de_taxa_de_alvara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_005.2024_-premio_lider_comunitario.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_no_006.24_utilidade_publica_comunidade_reviver.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_no_007.24_altera_a_lei_no_1341.23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_no_011.24_-_divulga_lista_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1262/pl_no_012.24_-_utilidade_publica_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_no_013.24_regularmenta_atividades_economicas_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/pl_no_014.24_censo_tea.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_no_015.24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_no_016.24_rua_maria_roza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_no_017.24.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_lei_018.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_n_019-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_n020-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/projeto_de_lei__021.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/pl_no_024.24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_no_025.24_rua_izidorio_nalepa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lei_do_legislativo_no_27_de_01_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_no_029.2024_-_extensao_rua_maria_da_luz_z._paulin.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/pll_31-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_no_032.24_-_reconhece_rodeios_campeiros_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/pl_no_033.24.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pl_no_034.24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/ol_no_035.24_-_ctg_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/projeto_de_resolucao_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_no_002.24_informacoes_cemeis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_no_03.24__execucao__projetos_emendas_impositivas_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/requerimento_no_004.24_-_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_no_05.2024_-_copias_croquis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_no_007.24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/requerimento_no_008.24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_no_011.24_transporte_escolar_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_no_012.24.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_013_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_014_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_no_016.24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_no_018.24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_no_019.24.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_no_020.24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_024.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_no_029.24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_no_030.24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_no_031.24.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_no_032.24.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_no_033.24.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_034.24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_no_035.24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_no_036.24.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_037.24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_038.24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_no_039.24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_no_040.24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_no_045.24.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_no_046.24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_no_047.24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/razao_de_veto_total_ao_pl_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pe_no_001.24_-_acolhomento_crianca_e_adolescente_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/pe_no_003.24_-_rua__terezinha_f_da_luz.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/pe_no_004.24_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/pe_no_05.24_reajuste_professores_s.anexo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pe_no_06.24_recomposicao_451.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007_2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/pe_no_008.24_consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/pe_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/pe_no_010.24_altera_a_lei_no_1.347.24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/pe_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/pe_no_012.24_rua_alzira_maria_de_jesus_franco.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/pe_no_013.24_-_rua_izidorio_sejanoski.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/ple_14-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_lei_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_lei_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/projeto_de_lei_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/ple_18-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/pe_no_019.24_-_alice_b._basso.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/pe_no_020.24_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/pe_no_021.24_-_ciosp.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/pe_no_22.24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/pe_no_023.24_loa_-_anexos_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emenda_no_001_do_pe_no_006.24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/emenda_de_plenario_no_01_ao_projeto_lei_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/emenda_de_comissao_no_01_a_emenda_de_plenario_no_1_ao_pl_no_004.24.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/emenda_pl_no_27_de_01._2024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/emenda_no_01_ao_projeto_de_lei_no_20.24.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/emenda_no_01_ao_projeto_de_lei_no_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/emeda_substitutiva_no_001_ao_projeto_de_lei_no_005.24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/mencao_honrosa_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/acordao_tce_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/acordao_de_parecer_previono_127.21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/redacao_final_pe_no_06.24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/redacao_final_pe_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/redacao_final_004.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/redacao_final_pl_no_027.24.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/redacao_final_isencao_alvara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/redacao_final_pe_no_023.24_loa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/emenda_01_arvinho.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/emenda_02_beto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/emenda_03_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/emenda_04_cristina.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/emenda_05_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/emenda_06_gilmar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_07_josnei.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/emenda_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/emenda_09_valdir.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/emenda_10_roberto.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/emenda_11_rones.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/mocao_de_aplausos_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/mocao_de_aplausos_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/oficio_pedido_de_urgencia_do_projeto_de_no_004.24_inss.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/oficio_projeto_016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/oficio_ao_projeto_017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/pedido_de_regime_de_urgencia_pe_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_decreto_legislativo_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_decreto_legislativo_no_003.24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/relatorio_de_tramitacao_do_processo_2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/relatorio_de_tramitacao_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/parecer_da_comissao_2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/voto_do_relator_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/parecer_da_comissao_2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/parecer_da_comissao_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_cpi_inss_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_cpi_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/relatorio_final_inss.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/relatorio_final_cpi-_iptu_11.24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_no_001_-_cpi_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/subemenda_no_01_ao_projeto_de_lei_no_20.24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/recomendacao_administrativa_n_01-2024-mpc_pr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/indicacao_no_003.24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_004.24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_005.24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_no_013.24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_014.24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_no_015.24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_no_018_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_no_019.24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/indicacao_no_020.24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/indicacao_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_no_024.24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_no_025.24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/indicacao_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_027.24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_030_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_031_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_032_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_033_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_034_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_035_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_037.24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_038.24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_039.24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_042.24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_045.24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_046.24_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_047.24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_048.24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_no_049.24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_050.24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_no_052.24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_053.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_no_054.24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_no_056.24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_no_057.24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_no_058.24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_060.24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_061.24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_no_062.24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/indicacao_no_064.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_no_065.24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_067.24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_069.24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_069.24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no_070.24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no_071.24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no_072.24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_073.24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_074.24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_075.24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_077.24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_078.24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_079.24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_080.24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_081.24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_082.24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_083.24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_085.24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_089.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_091.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_092.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_094.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_no_097.24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_101.24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_102.24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_103.24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_105.24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_106.24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_107.24_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_108.24.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_109.24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_110.24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/indicacao_no_111.24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/indicacao_no_112.24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_no_113.24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_114.24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_116.24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_117.24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_120.24_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_121.24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_122.24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_123.24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_124.24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_125.24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_126.24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_127.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_128.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_129.24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_130.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_130.24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_132.24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_no_133.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_no_134.24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_no_135.24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/indicacao_no_136.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/indicacao_no_137.24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_138.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/indicacao_no_139.24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_140.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_no_141.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_no_142.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_no_143.24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pe_no_001.24_-_acolhomento_crianca_e_adolescente_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/pe_no_003.24_-_rua__terezinha_f_da_luz.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/pe_no_004.24_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/pe_no_05.24_reajuste_professores_s.anexo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pe_no_06.24_recomposicao_451.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/pe_no_008.24_consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/pe_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/pe_no_010.24_altera_a_lei_no_1.347.24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/pe_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/pe_no_012.24_rua_alzira_maria_de_jesus_franco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/pe_no_013.24_-_rua_izidorio_sejanoski.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/ple_14-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_lei_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_lei_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/projeto_de_lei_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/ple_18-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/pe_no_019.24_-_alice_b._basso.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/pe_no_020.24_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/pe_no_021.24_-_ciosp.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/pe_no_22.24.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/pe_no_023.24_loa_-_anexos_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/pl_no_001.24_-_semana_conscientizacao_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_no_002.2024__semana_capoerista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_003.2024_-_rua_maria_da_luz_zampieri_paulin.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_004.2024_isencao_de_taxa_de_alvara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_005.2024_-premio_lider_comunitario.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_no_006.24_utilidade_publica_comunidade_reviver.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_no_007.24_altera_a_lei_no_1341.23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_no_011.24_-_divulga_lista_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1262/pl_no_012.24_-_utilidade_publica_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_no_013.24_regularmenta_atividades_economicas_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/pl_no_014.24_censo_tea.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_no_015.24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_no_016.24_rua_maria_roza_ferreira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_no_017.24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/projeto_de_lei_018.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_n_019-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_n020-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/projeto_de_lei__021.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/pl_no_024.24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_no_025.24_rua_izidorio_nalepa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lei_do_legislativo_no_27_de_01_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_no_029.2024_-_extensao_rua_maria_da_luz_z._paulin.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/pll_31-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/pl_no_032.24_-_reconhece_rodeios_campeiros_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/pl_no_033.24.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pl_no_034.24.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/ol_no_035.24_-_ctg_8_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/acordao_tce_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/acordao_de_parecer_previono_127.21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_cpi_inss_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_cpi_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emenda_no_001_do_pe_no_006.24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/emenda_de_plenario_no_01_ao_projeto_lei_no_064.23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/emenda_de_comissao_no_01_a_emenda_de_plenario_no_1_ao_pl_no_004.24.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/emenda_pl_no_27_de_01._2024.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/emenda_no_01_ao_projeto_de_lei_no_20.24.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/emenda_no_01_ao_projeto_de_lei_no_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/emenda_01_arvinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/emenda_02_beto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/emenda_03_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/emenda_04_cristina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/emenda_05_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/emenda_06_gilmar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/emenda_07_josnei.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/emenda_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/emenda_09_valdir.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/emenda_10_roberto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/emenda_11_rones.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/recomendacao_administrativa_n_01-2024-mpc_pr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/mencao_honrosa_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/mocao_de_aplausos_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/mocao_de_aplausos_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_de_pesar_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_de_pesar_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_pesar_no_003_2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/mocao_de_pesar_no_004.24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_de_pesar_009.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_de_pesar_010.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/mocao_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/mocao_de_pesar_no_012.24_austilia_a._santos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/mocao_de_pesar_no_013.24_maria_de_l._raganhan.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_de_pesar_no_014.24.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/mocao_de_pesar_015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/016_-beata.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/oficio_pedido_de_urgencia_do_projeto_de_no_004.24_inss.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/oficio_projeto_016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/oficio_ao_projeto_017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/pedido_de_regime_de_urgencia_pe_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/parecer_da_comissao_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/parecer_da_comissao_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/parecer_da_comissao_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/voto_do_relator_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_decreto_legislativo_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_decreto_legislativo_no_003.24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/plc_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/plc_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/projeto_de_resolucao_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/emeda_substitutiva_no_001_ao_projeto_de_lei_no_005.24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/razao_de_veto_total_ao_pl_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/redacao_final_pe_no_06.24.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/redacao_final_pe_no_063.23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/redacao_final_004.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/redacao_final_pl_no_027.24.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/redacao_final_isencao_alvara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/redacao_final_pe_no_023.24_loa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/relatorio_final_inss.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/relatorio_final_cpi-_iptu_11.24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/relatorio_de_tramitacao_do_processo_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/relatorio_de_tramitacao_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_no_001.24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_no_002.24_informacoes_cemeis.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_no_03.24__execucao__projetos_emendas_impositivas_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/requerimento_no_004.24_-_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_no_05.2024_-_copias_croquis.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_no_007.24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/requerimento_no_008.24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_no_009.24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_no_010.24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_no_011.24_transporte_escolar_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_no_012.24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_013_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_014_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/requerimento_no_016.24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_no_018.24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_no_019.24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_no_020.24.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_no_021.24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_no_022.24.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_no_023.24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_024.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_no_026.24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_no_028.24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_no_029.24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_no_030.24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_no_031.24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_no_032.24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_no_033.24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_034.24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_no_035.24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_no_036.24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_037.24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_038.24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_no_039.24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_no_040.24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_no_041.24.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_044.24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_no_045.24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_no_046.24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_no_047.24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_no_001_-_cpi_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/subemenda_no_01_ao_projeto_de_lei_no_20.24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/projeto_de_decreto_legislativo_no_002.24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_decreto_legislativo_no_003.24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H306"/>
+  <dimension ref="A1:H308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7296,4360 +7311,4406 @@
       </c>
       <c r="G138" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H138" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>561</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>562</v>
       </c>
       <c r="E139" t="s">
         <v>563</v>
       </c>
       <c r="F139" t="s">
-        <v>58</v>
+        <v>564</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H139" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D140" t="s">
         <v>562</v>
       </c>
       <c r="E140" t="s">
         <v>563</v>
       </c>
       <c r="F140" t="s">
-        <v>58</v>
+        <v>564</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H140" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D141" t="s">
         <v>562</v>
       </c>
       <c r="E141" t="s">
         <v>563</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>564</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H141" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D142" t="s">
         <v>562</v>
       </c>
       <c r="E142" t="s">
         <v>563</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>564</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H142" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D143" t="s">
         <v>562</v>
       </c>
       <c r="E143" t="s">
         <v>563</v>
       </c>
+      <c r="F143" t="s">
+        <v>564</v>
+      </c>
       <c r="G143" s="1" t="s">
-        <v>84</v>
+        <v>577</v>
       </c>
       <c r="H143" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D144" t="s">
         <v>562</v>
       </c>
       <c r="E144" t="s">
         <v>563</v>
       </c>
       <c r="F144" t="s">
-        <v>172</v>
+        <v>564</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H144" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D145" t="s">
         <v>562</v>
       </c>
       <c r="E145" t="s">
         <v>563</v>
       </c>
       <c r="F145" t="s">
-        <v>58</v>
+        <v>564</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="H145" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D146" t="s">
         <v>562</v>
       </c>
       <c r="E146" t="s">
         <v>563</v>
       </c>
       <c r="F146" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>84</v>
+        <v>586</v>
       </c>
       <c r="H146" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D147" t="s">
         <v>562</v>
       </c>
       <c r="E147" t="s">
         <v>563</v>
       </c>
       <c r="F147" t="s">
-        <v>58</v>
+        <v>564</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H147" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D148" t="s">
         <v>562</v>
       </c>
       <c r="E148" t="s">
         <v>563</v>
       </c>
       <c r="F148" t="s">
-        <v>58</v>
+        <v>564</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="H148" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D149" t="s">
         <v>562</v>
       </c>
       <c r="E149" t="s">
         <v>563</v>
       </c>
+      <c r="F149" t="s">
+        <v>564</v>
+      </c>
       <c r="G149" s="1" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H149" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D150" t="s">
         <v>562</v>
       </c>
       <c r="E150" t="s">
         <v>563</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>564</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="H150" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D151" t="s">
         <v>562</v>
       </c>
       <c r="E151" t="s">
         <v>563</v>
       </c>
       <c r="F151" t="s">
-        <v>100</v>
+        <v>564</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="H151" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D152" t="s">
         <v>562</v>
       </c>
       <c r="E152" t="s">
         <v>563</v>
       </c>
       <c r="F152" t="s">
-        <v>172</v>
+        <v>564</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="H152" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D153" t="s">
         <v>562</v>
       </c>
       <c r="E153" t="s">
         <v>563</v>
       </c>
       <c r="F153" t="s">
-        <v>172</v>
+        <v>564</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="H153" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D154" t="s">
         <v>562</v>
       </c>
       <c r="E154" t="s">
         <v>563</v>
       </c>
+      <c r="F154" t="s">
+        <v>564</v>
+      </c>
       <c r="G154" s="1" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="H154" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D155" t="s">
-        <v>610</v>
+        <v>562</v>
       </c>
       <c r="E155" t="s">
-        <v>611</v>
+        <v>563</v>
       </c>
       <c r="F155" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H155" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>615</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="D156" t="s">
-        <v>610</v>
+        <v>562</v>
       </c>
       <c r="E156" t="s">
-        <v>611</v>
+        <v>563</v>
       </c>
       <c r="F156" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H156" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>618</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D157" t="s">
+        <v>562</v>
+      </c>
+      <c r="E157" t="s">
+        <v>563</v>
+      </c>
+      <c r="F157" t="s">
+        <v>564</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="E157" t="s">
+      <c r="H157" t="s">
         <v>620</v>
-      </c>
-[...7 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>621</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>99</v>
+      </c>
+      <c r="D158" t="s">
+        <v>562</v>
+      </c>
+      <c r="E158" t="s">
+        <v>563</v>
+      </c>
+      <c r="F158" t="s">
+        <v>564</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H158" t="s">
         <v>623</v>
-      </c>
-[...19 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>624</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>104</v>
+      </c>
+      <c r="D159" t="s">
+        <v>562</v>
+      </c>
+      <c r="E159" t="s">
+        <v>563</v>
+      </c>
+      <c r="F159" t="s">
+        <v>564</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H159" t="s">
         <v>626</v>
-      </c>
-[...19 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>627</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>108</v>
+      </c>
+      <c r="D160" t="s">
+        <v>562</v>
+      </c>
+      <c r="E160" t="s">
+        <v>563</v>
+      </c>
+      <c r="F160" t="s">
+        <v>564</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H160" t="s">
         <v>629</v>
-      </c>
-[...19 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>630</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" t="s">
+        <v>631</v>
+      </c>
+      <c r="E161" t="s">
         <v>632</v>
       </c>
-      <c r="B161" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F161" t="s">
-        <v>584</v>
+        <v>58</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H161" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>635</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E162" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F162" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H162" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>638</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D163" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E163" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F163" t="s">
-        <v>100</v>
+        <v>639</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H163" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="D164" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E164" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F164" t="s">
-        <v>100</v>
+        <v>639</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H164" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="D165" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E165" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F165" t="s">
-        <v>100</v>
+        <v>639</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H165" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D166" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E166" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F166" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="H166" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D167" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E167" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F167" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H167" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="D168" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E168" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F168" t="s">
-        <v>584</v>
+        <v>100</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H168" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D169" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E169" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F169" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H169" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D170" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E170" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F170" t="s">
         <v>58</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H170" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="D171" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E171" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F171" t="s">
         <v>45</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="H171" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="D172" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E172" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F172" t="s">
-        <v>58</v>
+        <v>639</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H172" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="D173" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E173" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F173" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H173" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D174" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E174" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F174" t="s">
         <v>58</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H174" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D175" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E175" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F175" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H175" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="D176" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E176" t="s">
-        <v>620</v>
+        <v>632</v>
+      </c>
+      <c r="F176" t="s">
+        <v>58</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="H176" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="D177" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E177" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F177" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H177" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="D178" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E178" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F178" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H178" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="D179" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E179" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F179" t="s">
-        <v>584</v>
+        <v>58</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="H179" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="D180" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E180" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>632</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H180" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="D181" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E181" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F181" t="s">
-        <v>172</v>
+        <v>58</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H181" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="D182" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E182" t="s">
-        <v>620</v>
+        <v>632</v>
+      </c>
+      <c r="F182" t="s">
+        <v>100</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="H182" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="D183" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E183" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F183" t="s">
-        <v>26</v>
+        <v>639</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H183" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="D184" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E184" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F184" t="s">
-        <v>584</v>
+        <v>100</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H184" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D185" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E185" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F185" t="s">
-        <v>584</v>
+        <v>172</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H185" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="D186" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E186" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>632</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H186" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="D187" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E187" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F187" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="H187" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="D188" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E188" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F188" t="s">
-        <v>40</v>
+        <v>639</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="H188" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="D189" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E189" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F189" t="s">
-        <v>45</v>
+        <v>639</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H189" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="D190" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E190" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="F190" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H190" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D191" t="s">
-        <v>723</v>
+        <v>631</v>
       </c>
       <c r="E191" t="s">
+        <v>632</v>
+      </c>
+      <c r="F191" t="s">
+        <v>58</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="F191" t="s">
-[...2 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>726</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>147</v>
+      </c>
+      <c r="D192" t="s">
+        <v>631</v>
+      </c>
+      <c r="E192" t="s">
+        <v>632</v>
+      </c>
+      <c r="F192" t="s">
+        <v>40</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="B192" t="s">
-[...5 lines deleted...]
-      <c r="D192" t="s">
+      <c r="H192" t="s">
         <v>728</v>
-      </c>
-[...10 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="D193" t="s">
-        <v>728</v>
+        <v>631</v>
       </c>
       <c r="E193" t="s">
-        <v>729</v>
+        <v>632</v>
       </c>
       <c r="F193" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="H193" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="D194" t="s">
-        <v>728</v>
+        <v>631</v>
       </c>
       <c r="E194" t="s">
-        <v>729</v>
+        <v>632</v>
       </c>
       <c r="F194" t="s">
-        <v>31</v>
+        <v>100</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="H194" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>735</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" t="s">
+        <v>736</v>
+      </c>
+      <c r="E195" t="s">
         <v>737</v>
       </c>
-      <c r="B195" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F195" t="s">
-        <v>31</v>
+        <v>738</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H195" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D196" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="E196" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="F196" t="s">
-        <v>31</v>
+        <v>738</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H196" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="E197" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>746</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>84</v>
+        <v>747</v>
       </c>
       <c r="H197" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D198" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="E198" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>746</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="H198" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E199" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F199" t="s">
-        <v>26</v>
+        <v>755</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="H199" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D200" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E200" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F200" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="H200" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D201" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E201" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F201" t="s">
-        <v>100</v>
+        <v>755</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="H201" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D202" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E202" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F202" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="H202" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="D203" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E203" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F203" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="H203" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D204" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="E204" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F204" t="s">
-        <v>26</v>
+        <v>738</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="H204" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D205" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E205" t="s">
-        <v>729</v>
+        <v>775</v>
+      </c>
+      <c r="F205" t="s">
+        <v>40</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="H205" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="D206" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E206" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F206" t="s">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="H206" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="D207" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E207" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F207" t="s">
         <v>26</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="H207" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="D208" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E208" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F208" t="s">
-        <v>58</v>
+        <v>639</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="H208" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="D209" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E209" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F209" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H209" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="D210" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E210" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F210" t="s">
-        <v>26</v>
+        <v>787</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="H210" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="D211" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E211" t="s">
-        <v>729</v>
+        <v>775</v>
+      </c>
+      <c r="F211" t="s">
+        <v>45</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="H211" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D212" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E212" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F212" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="H212" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="D213" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E213" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="H213" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="D214" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E214" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F214" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="H214" t="s">
-        <v>793</v>
+        <v>777</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="D215" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="E215" t="s">
-        <v>729</v>
+        <v>775</v>
       </c>
       <c r="F215" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H215" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D216" t="s">
-        <v>728</v>
+        <v>800</v>
       </c>
       <c r="E216" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>801</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="H216" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="D217" t="s">
-        <v>728</v>
+        <v>805</v>
       </c>
       <c r="E217" t="s">
-        <v>729</v>
+        <v>806</v>
       </c>
       <c r="F217" t="s">
         <v>100</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H217" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="D218" t="s">
-        <v>728</v>
+        <v>810</v>
       </c>
       <c r="E218" t="s">
-        <v>729</v>
+        <v>811</v>
       </c>
       <c r="F218" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="H218" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="D219" t="s">
-        <v>728</v>
+        <v>810</v>
       </c>
       <c r="E219" t="s">
-        <v>729</v>
+        <v>811</v>
       </c>
       <c r="F219" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="H219" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E220" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F220" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="H220" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="D221" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E221" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F221" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="H221" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="D222" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E222" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F222" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="H222" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>828</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>25</v>
+      </c>
+      <c r="D223" t="s">
         <v>818</v>
       </c>
-      <c r="B223" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E223" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F223" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="H223" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>155</v>
+        <v>30</v>
       </c>
       <c r="D224" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E224" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>819</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>822</v>
+        <v>84</v>
       </c>
       <c r="H224" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="D225" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E225" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F225" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="H225" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>163</v>
+        <v>39</v>
       </c>
       <c r="D226" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E226" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F226" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="H226" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D227" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E227" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F227" t="s">
-        <v>100</v>
+        <v>639</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>831</v>
+        <v>84</v>
       </c>
       <c r="H227" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>171</v>
+        <v>49</v>
       </c>
       <c r="D228" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E228" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F228" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="H228" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="D229" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E229" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F229" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="H229" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>180</v>
+        <v>57</v>
       </c>
       <c r="D230" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E230" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>819</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="H230" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>184</v>
+        <v>62</v>
       </c>
       <c r="D231" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E231" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F231" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="H231" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="D232" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E232" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F232" t="s">
         <v>100</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="H232" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>192</v>
+        <v>70</v>
       </c>
       <c r="D233" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E233" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F233" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="H233" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>196</v>
+        <v>74</v>
       </c>
       <c r="D234" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E234" t="s">
-        <v>729</v>
+        <v>819</v>
       </c>
       <c r="F234" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="H234" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>200</v>
+        <v>78</v>
       </c>
       <c r="D235" t="s">
-        <v>728</v>
+        <v>818</v>
       </c>
       <c r="E235" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>819</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="H235" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="E236" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="F236" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="H236" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D237" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E237" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F237" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="H237" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D238" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E238" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F238" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="H238" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="D239" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E239" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F239" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="H239" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="E240" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="F240" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="H240" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D241" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="E241" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="F241" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="H241" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>863</v>
+        <v>887</v>
       </c>
       <c r="E242" t="s">
-        <v>864</v>
+        <v>888</v>
       </c>
       <c r="F242" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="H242" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D243" t="s">
-        <v>863</v>
+        <v>887</v>
       </c>
       <c r="E243" t="s">
-        <v>864</v>
+        <v>888</v>
       </c>
       <c r="F243" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="H243" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>863</v>
+        <v>895</v>
       </c>
       <c r="E244" t="s">
-        <v>864</v>
+        <v>896</v>
       </c>
       <c r="F244" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="H244" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D245" t="s">
-        <v>863</v>
+        <v>895</v>
       </c>
       <c r="E245" t="s">
-        <v>864</v>
+        <v>896</v>
       </c>
       <c r="F245" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="H245" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>863</v>
+        <v>903</v>
       </c>
       <c r="E246" t="s">
-        <v>864</v>
+        <v>904</v>
       </c>
       <c r="F246" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="H246" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D247" t="s">
-        <v>863</v>
+        <v>903</v>
       </c>
       <c r="E247" t="s">
-        <v>864</v>
+        <v>904</v>
       </c>
       <c r="F247" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="H247" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D248" t="s">
-        <v>863</v>
+        <v>911</v>
       </c>
       <c r="E248" t="s">
-        <v>864</v>
+        <v>912</v>
       </c>
       <c r="F248" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="H248" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D249" t="s">
-        <v>863</v>
+        <v>916</v>
       </c>
       <c r="E249" t="s">
-        <v>864</v>
+        <v>917</v>
       </c>
       <c r="F249" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
       <c r="H249" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>903</v>
+        <v>920</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>863</v>
+        <v>921</v>
       </c>
       <c r="E250" t="s">
-        <v>864</v>
+        <v>922</v>
       </c>
       <c r="F250" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="H250" t="s">
-        <v>905</v>
+        <v>924</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>906</v>
+        <v>925</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E251" t="s">
-        <v>864</v>
+        <v>927</v>
       </c>
       <c r="F251" t="s">
-        <v>612</v>
+        <v>755</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>907</v>
+        <v>928</v>
       </c>
       <c r="H251" t="s">
-        <v>908</v>
+        <v>929</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>909</v>
+        <v>930</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="D252" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E252" t="s">
-        <v>864</v>
+        <v>927</v>
       </c>
       <c r="F252" t="s">
-        <v>612</v>
+        <v>755</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="H252" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="D253" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E253" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>927</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="H253" t="s">
-        <v>914</v>
+        <v>935</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>915</v>
+        <v>936</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="D254" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E254" t="s">
-        <v>864</v>
+        <v>927</v>
       </c>
       <c r="F254" t="s">
-        <v>612</v>
+        <v>755</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>916</v>
+        <v>937</v>
       </c>
       <c r="H254" t="s">
-        <v>917</v>
+        <v>938</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="D255" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E255" t="s">
-        <v>864</v>
+        <v>927</v>
       </c>
       <c r="F255" t="s">
-        <v>612</v>
+        <v>755</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
       <c r="H255" t="s">
-        <v>920</v>
+        <v>941</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>921</v>
+        <v>942</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="D256" t="s">
-        <v>863</v>
+        <v>926</v>
       </c>
       <c r="E256" t="s">
-        <v>864</v>
+        <v>927</v>
       </c>
       <c r="F256" t="s">
-        <v>612</v>
+        <v>755</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>922</v>
+        <v>943</v>
       </c>
       <c r="H256" t="s">
-        <v>923</v>
+        <v>944</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>863</v>
+        <v>946</v>
       </c>
       <c r="E257" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>947</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>925</v>
+        <v>948</v>
       </c>
       <c r="H257" t="s">
-        <v>926</v>
+        <v>949</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>927</v>
+        <v>950</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D258" t="s">
-        <v>863</v>
+        <v>946</v>
       </c>
       <c r="E258" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>947</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>928</v>
+        <v>951</v>
       </c>
       <c r="H258" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>930</v>
+        <v>953</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="E259" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="F259" t="s">
-        <v>933</v>
+        <v>738</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="H259" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="E260" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="F260" t="s">
-        <v>58</v>
+        <v>738</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
       <c r="H260" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D261" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="E261" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="F261" t="s">
-        <v>933</v>
+        <v>58</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>940</v>
+        <v>964</v>
       </c>
       <c r="H261" t="s">
-        <v>941</v>
+        <v>965</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>942</v>
+        <v>966</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D262" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="E262" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="F262" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>943</v>
+        <v>967</v>
       </c>
       <c r="H262" t="s">
-        <v>944</v>
+        <v>968</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>945</v>
+        <v>969</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D263" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="E263" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="F263" t="s">
-        <v>946</v>
+        <v>31</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="H263" t="s">
-        <v>948</v>
+        <v>968</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D264" t="s">
-        <v>931</v>
+        <v>962</v>
       </c>
       <c r="E264" t="s">
-        <v>932</v>
+        <v>963</v>
       </c>
       <c r="F264" t="s">
-        <v>946</v>
+        <v>31</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="H264" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D265" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="E265" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="F265" t="s">
-        <v>584</v>
+        <v>31</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>955</v>
+        <v>974</v>
       </c>
       <c r="H265" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>957</v>
+        <v>975</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D266" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E266" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F266" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>960</v>
+        <v>84</v>
       </c>
       <c r="H266" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>977</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>39</v>
+      </c>
+      <c r="D267" t="s">
         <v>962</v>
       </c>
-      <c r="B267" t="s">
-[...5 lines deleted...]
-      <c r="D267" t="s">
+      <c r="E267" t="s">
         <v>963</v>
       </c>
-      <c r="E267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F267" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="H267" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D268" t="s">
+        <v>962</v>
+      </c>
+      <c r="E268" t="s">
         <v>963</v>
       </c>
-      <c r="E268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F268" t="s">
-        <v>946</v>
+        <v>26</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="H268" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D269" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E269" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="F269" t="s">
-        <v>933</v>
+        <v>26</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="H269" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D270" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E270" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="F270" t="s">
-        <v>933</v>
+        <v>100</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="H270" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D271" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E271" t="s">
-        <v>972</v>
+        <v>963</v>
+      </c>
+      <c r="F271" t="s">
+        <v>58</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="H271" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D272" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E272" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="F272" t="s">
-        <v>933</v>
+        <v>100</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="H272" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>984</v>
+        <v>995</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D273" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E273" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="F273" t="s">
-        <v>933</v>
+        <v>26</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="H273" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="D274" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="E274" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>963</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="H274" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D275" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E275" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F275" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="H275" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D276" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E276" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F276" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="H276" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="D277" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E277" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F277" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="H277" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="D278" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E278" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F278" t="s">
-        <v>584</v>
+        <v>58</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
       <c r="H278" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="D279" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E279" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F279" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="H279" t="s">
-        <v>994</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="D280" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E280" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>963</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="H280" t="s">
-        <v>994</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="D281" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E281" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F281" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="H281" t="s">
-        <v>994</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="D282" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E282" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F282" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="H282" t="s">
-        <v>994</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1010</v>
+        <v>1025</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="D283" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E283" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F283" t="s">
         <v>100</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1011</v>
+        <v>1026</v>
       </c>
       <c r="H283" t="s">
-        <v>994</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1012</v>
+        <v>1028</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>53</v>
+        <v>120</v>
       </c>
       <c r="D284" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E284" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F284" t="s">
-        <v>172</v>
+        <v>26</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1013</v>
+        <v>1029</v>
       </c>
       <c r="H284" t="s">
-        <v>994</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>57</v>
+        <v>124</v>
       </c>
       <c r="D285" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="E285" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="F285" t="s">
-        <v>83</v>
+        <v>172</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
       <c r="H285" t="s">
-        <v>994</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1016</v>
+        <v>1034</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D286" t="s">
-        <v>1017</v>
+        <v>962</v>
       </c>
       <c r="E286" t="s">
-        <v>1018</v>
+        <v>963</v>
       </c>
       <c r="F286" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1019</v>
+        <v>1035</v>
       </c>
       <c r="H286" t="s">
-        <v>1020</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1021</v>
+        <v>1037</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="D287" t="s">
-        <v>1017</v>
+        <v>962</v>
       </c>
       <c r="E287" t="s">
-        <v>1018</v>
+        <v>963</v>
       </c>
       <c r="F287" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1022</v>
+        <v>1038</v>
       </c>
       <c r="H287" t="s">
-        <v>1023</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1024</v>
+        <v>1040</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D288" t="s">
-        <v>1025</v>
+        <v>962</v>
       </c>
       <c r="E288" t="s">
-        <v>1026</v>
+        <v>963</v>
       </c>
       <c r="F288" t="s">
-        <v>612</v>
+        <v>26</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
       <c r="H288" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="D289" t="s">
-        <v>1025</v>
+        <v>962</v>
       </c>
       <c r="E289" t="s">
-        <v>1026</v>
+        <v>963</v>
       </c>
       <c r="F289" t="s">
-        <v>612</v>
+        <v>100</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="H289" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>82</v>
+        <v>143</v>
       </c>
       <c r="D290" t="s">
-        <v>1025</v>
+        <v>962</v>
       </c>
       <c r="E290" t="s">
-        <v>1026</v>
+        <v>963</v>
       </c>
       <c r="F290" t="s">
-        <v>612</v>
+        <v>100</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="H290" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>87</v>
+        <v>147</v>
       </c>
       <c r="D291" t="s">
-        <v>1025</v>
+        <v>962</v>
       </c>
       <c r="E291" t="s">
-        <v>1026</v>
+        <v>963</v>
       </c>
       <c r="F291" t="s">
-        <v>612</v>
+        <v>100</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="H291" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D292" t="s">
-        <v>1039</v>
+        <v>962</v>
       </c>
       <c r="E292" t="s">
-        <v>1040</v>
+        <v>963</v>
       </c>
       <c r="F292" t="s">
-        <v>946</v>
+        <v>31</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="H292" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="D293" t="s">
-        <v>1039</v>
+        <v>962</v>
       </c>
       <c r="E293" t="s">
-        <v>1040</v>
+        <v>963</v>
       </c>
       <c r="F293" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="H293" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D294" t="s">
-        <v>1047</v>
+        <v>962</v>
       </c>
       <c r="E294" t="s">
-        <v>1048</v>
+        <v>963</v>
       </c>
       <c r="F294" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="H294" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="D295" t="s">
-        <v>1047</v>
+        <v>962</v>
       </c>
       <c r="E295" t="s">
-        <v>1048</v>
+        <v>963</v>
       </c>
       <c r="F295" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="H295" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="D296" t="s">
-        <v>1055</v>
+        <v>962</v>
       </c>
       <c r="E296" t="s">
-        <v>1056</v>
+        <v>963</v>
       </c>
       <c r="F296" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="H296" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="D297" t="s">
-        <v>1055</v>
+        <v>962</v>
       </c>
       <c r="E297" t="s">
-        <v>1056</v>
+        <v>963</v>
       </c>
       <c r="F297" t="s">
-        <v>946</v>
+        <v>100</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="H297" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>10</v>
+        <v>176</v>
       </c>
       <c r="D298" t="s">
-        <v>1063</v>
+        <v>962</v>
       </c>
       <c r="E298" t="s">
-        <v>1064</v>
+        <v>963</v>
       </c>
       <c r="F298" t="s">
-        <v>946</v>
+        <v>26</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="H298" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>17</v>
+        <v>180</v>
       </c>
       <c r="D299" t="s">
-        <v>1063</v>
+        <v>962</v>
       </c>
       <c r="E299" t="s">
-        <v>1064</v>
+        <v>963</v>
       </c>
       <c r="F299" t="s">
-        <v>946</v>
+        <v>26</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="H299" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="D300" t="s">
-        <v>1071</v>
+        <v>962</v>
       </c>
       <c r="E300" t="s">
-        <v>1072</v>
+        <v>963</v>
+      </c>
+      <c r="F300" t="s">
+        <v>100</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="H300" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="D301" t="s">
-        <v>1071</v>
+        <v>962</v>
       </c>
       <c r="E301" t="s">
-        <v>1072</v>
+        <v>963</v>
+      </c>
+      <c r="F301" t="s">
+        <v>100</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="H301" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D302" t="s">
-        <v>1079</v>
+        <v>962</v>
       </c>
       <c r="E302" t="s">
-        <v>1080</v>
+        <v>963</v>
+      </c>
+      <c r="F302" t="s">
+        <v>100</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H302" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="D303" t="s">
-        <v>1079</v>
+        <v>962</v>
       </c>
       <c r="E303" t="s">
-        <v>1080</v>
+        <v>963</v>
+      </c>
+      <c r="F303" t="s">
+        <v>100</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="H303" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D304" t="s">
-        <v>1087</v>
+        <v>962</v>
       </c>
       <c r="E304" t="s">
-        <v>1088</v>
+        <v>963</v>
       </c>
       <c r="F304" t="s">
         <v>100</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H304" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1091</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>10</v>
       </c>
       <c r="D305" t="s">
         <v>1092</v>
       </c>
       <c r="E305" t="s">
         <v>1093</v>
       </c>
       <c r="F305" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H305" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1096</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" t="s">
         <v>1097</v>
       </c>
       <c r="E306" t="s">
         <v>1098</v>
       </c>
+      <c r="F306" t="s">
+        <v>58</v>
+      </c>
       <c r="G306" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="H306" t="s">
         <v>1100</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>10</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H307" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>17</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H308" t="s">
+        <v>901</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11915,50 +11976,52 @@
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>