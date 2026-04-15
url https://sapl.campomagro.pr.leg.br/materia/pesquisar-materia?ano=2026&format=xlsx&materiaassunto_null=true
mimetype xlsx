--- v0 (2026-02-28)
+++ v1 (2026-04-15)
@@ -10,1137 +10,2474 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1671" uniqueCount="806">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Mayer</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de melhorias na sinalização viária, com implantação de sinalização proibindo estacionamento no lado direito da via, na Rua Narcisos, após a saída de alça de acesso bairro Boa Vista.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roberto Leal</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal para que, através do setor competente, sejam realizadas obras de manutenção e ensaibramento em todas as vias principais e secundárias do interior do Município, visando melhorar as condições de tráfego, garantir maior segurança aos usuários e assegurar o acesso adequado às comunidades rurais.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que determine ao setor competente a execução dos serviços de roçadas nas vias públicas do interior do município, com o objetivo de garantir melhores condições de limpeza urbana, visibilidade e segurança aos usuários.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, para que, através do setor competente, seja realizada a manutenção da Rua Angelo Manfron, a fim de garantir melhores condições de tráfego e segurança para pedestres e veículos que utilizam a via.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, para que, por meio do setor competente, seja realizada a instalação de lombada (redutor de velocidade) na Rua Vereador Nalepa Jardim Viviane, com o objetivo de reduzir a  velocidade dos veículos, aumentar a segurança de pedestres e moradores e prevenir acidentes, atendendo às reivindicações da comunidade local</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cris da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção, roçada, limpeza e manutenção do Parque Dabor no Bairro Dabor - Município de Campo Magro-PR, 38535-000.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e em conformidade com a legislação vigente, vem por meio desta, INDICAR ao Poder Executivo Municipal a urgente realização de limpeza de via na Rua Angelo Manfron no bairro São Benedito - Município de Campo Magro-PR, 83535-000, em frente ao número 285.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cristina Balestra</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo alteração de sinalização viária na Rua Narcisos, para permitir o estacionamento de veículos em apenas um lado da via.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo instalação de placa de sinalização de parada de ônibus, na Rua Narcisos bairro Jardim Boa Vista, em frente a Lotérica.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência INDICAR ao Poder Executivo Municipal a realização de roçada e limpeza no terreno pertencente à Prefeitura, localizado na Rua Juciliana Floriano dos Santos, ao lado do número 33, no bairro Águas Claras, no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal a retirada dos tachões existentes na subida da Rua Antônio Valenga, também conhecida como Rua Projetada A, localizada no bairro Águas Claras - Município de Campo Magro - PR, 83535-000.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e em conformidade com a legislação vigente, vem por meio desta Indicar ao Poder Executivo Municipal a urgente realização de limpeza e manutenção do bueiro na Rua Luzia de Jesus dos Santos, localizada no bairro Águas Claras - Município de Campo Magro-PR, 83535-000.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e em conformidade com a legislação vigente, vem por meio desta, Indicar ao Poder Executivo Municipal  a urgente realização de limpeza da calçada localizada na Rua Luzia de Jesus dos Santos no bairro Águas Claras - Município de Campo Magro - PR, 83535-000, em frente ao número 135.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal  o desentupimento do bueiro e a limpeza e manutenção da calçada, localizados na Rua Juciliana Floriano dos Santos, em frente ao numero 82, no bairro Águas Claras, no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal a limpeza e roçada do ponto de ônibus, bem como a roçada das calçadas, em toda a extensão da Rua Antônio Valenga, também conhecida como Rua Projetada A, localizada no bairro Águas Claras - Município de Campo Magro-PR, 83535-000.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal a implantação de sinalização horizontal e vertical no bairro Águas Claras, no Município de Campo Magro - PR, 83535-000. Abrangendo as seguintes vias: Rua Ary Salgado do Espírito Santo, Rua Antônio Valenga, Rua Luzia de Jesus dos Santos e Rua Jusciliana Floriano dos Santos.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal a substituição do paralelepípedo por paver ou a execução de trilho de rodas em concreto, na Rua César Roberto Garbin, localizada no bairro Boa Vista, no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e em conformidade com a legislação vigente, vem por meio desta, Indicar ao poder Executivo Municipal a realização de operação  tapa-buracos na Rua Antônio, Valenga, também conhecida como Rua Projetada A, em toda a sua extensão, localizada no bairro Águas Claras - Município de Campo Magro- PR, 83535-000.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência Indicar ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Juciliana Floriano dos Santos, no trecho compreendido entre os números 126 ao 140, localizada no bairro Águas Claras, no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Marcio Bueno</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente da Administração Pública Municipal a realização  de vistoria técnica e manutenção emergencial na Travessa Benjamin Basso, Bairro Nova Vila 2 do município , nas proximidades do Cemitério Municipal, onde foi constatado afundamento do solo com abertura de buraco na lateral da via.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de execução de camada asfáltica (pavimentação) na: Rua Governador Ademar de Barros, n° 111 - Bairro Àgua Boa, bem como a continuação da pavimentação da referida via, atendendo à demanda dos moradores da região.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de substituição dos tachões existentes por outras formas de redução de velocidade na Rua Jarmim, bairro Boa Vista, no trecho compreendido entre os números 485 e 130.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de implantação de lombada na Rua Veronika Krupa, esquina com a Rua Silvestre Jarek, no Rio Verde.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Josmar Rosa</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção dos playgrounds e academias ao ar livre do município.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do Setor competente, determine a Substituição da tampa do bueiro na rua Luiz Gualdezi nas proximidades do número 536 - Passaúna.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal, junto à pasta competente para que proceda com a manutenção da Rua: Luiz Gualdezi, Bairro Passaúna - Município de Campo Magro.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, indicar ao Poder Executivo Municipal, por intermédio da Secretaria competente, a realização de manutenção emergencial na Estrada do Campo Novo, localizada no Bairro Samambaia (Região de chácaras), neste Município.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Joselaine Menegusso</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção e recuperação de toda a extensão da via denominada Estrada da Barra de Santa Rita.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência INDICAR ao Poder Executivo Municipal a implantação de sinalização vertical e horizontal para identificação de lombadas existente na via, bem como a pintura de faixas refletivas sobre a lombada, conforme normas do Código de Trânsito Brasileiro e do Manual Brasileiro de Sinalização de Trânsito, no bairro Quarteirão São João, no Município de Campo Magro - PR, 83535-000. Abrangendo a seguinte via: Rua João Jacob Manfron Neto.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Rones Ribas Machado</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que, por meio do setor competente, determine a necessidade de patrolamento e roçadas nas estradas da localidade do Interior, neste município.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dario Ribas</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de melhorias e manutenção nas estradas das comunidades de Meia Lua dos Freitas, Capivara, Campo da Cascavel, Retiro e Conceição dos Túlios, situadas no interior do Município de Campo Magro, com o objetivo de proporcionar melhores condições de tráfego e segurança para os moradores e usuários das vias. As vias encontram-se em péssimas condições, dificultando o tráfego de moradores, produtores rurais, estudantes e demais usuários. A manutenção das estradas é essencial para garantir segurança, acessibilidade e qualidade de vida à população local.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção e recuperação das vias públicas rurais das localidades Retiro, Conceição dos Correias e Conceição da Meia Lua.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente, em conjunto com os correios, seja viabilizado o retorno do atendimento do serviço dos correios junto à Casa do Agricultor, localizada no bairro Conceição dos Correias, interior deste município de Campo Magro.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção e recuperação de toda a extensão da via denominada Rua Antonio Toaldo conhecida popularmente como Rua Pedro Alchuel, a qual atinge as localidades Tigre, Campina e São Sebastião.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo a manutenção da rua/estrada Padre Aleixo no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o conserto de um buraco na Rua Rubis, em frente ao n° 53, no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de substituição em boca de lobo danificada na Rua Jasmim, n° 485, bairro Jardim Boa Vista I.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Rua Antônio Ercore localizada no bairro Passaúna.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Rua Antônio Vale localizada no bairro Samambaia.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do Setor competente, determine a pavimentação da rua Aloísio Iarek localizada no bairro Samambaia.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção da drenagem e a recuperação de toda a extensão da via denominada Rua Faustina Valenga Ales, na localidade Passaúna, neste Município.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Seto competente, que realize a sinalização viária regulamentadora de estacionamento na Rua Silvestre Jarek, nas proximidades do Restaurante do Bosque.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente seja instalada uma lixeira em local apropriado nas proximidades do Posto de Saúde do Retiro, neste município de Campo magro.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente, sejam realizados serviços de patrolamento e aplicação de saibro na continuação da Rua Silvestre Jarek neste Município.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize o levantamento da arborização existente em via pública e execute a poda das árvores que possam atingir a rede de energia elétrica.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de sinalização horizontal com pintura de lombada, bem como reforço da sinalização viária, na Rua Silvestre Jarek, em frente ao CTG 8 de Dezembro, neste Município.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de limpeza de bueiro e conserto/substituição da tampa, na: Rua Projetada A, esquina, Bairro Jardim Viviane- Águas Claras, neste Município.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, reiterar ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de manutenção de boca de leão (boca de lobo), na: Rua Iolanda Romeu, em frente à Igreja Católica, Bairro Passaúna, neste Município.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a Limpeza do Rio Cachoeirinha localizado no bairro Jardim Viviane.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a Limpeza do rio Cachoeirinha no final da rua Said Jorge localizada no bairro Jardim O Bom Pastor.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a Limpeza do Rio Verde localizada no bairro Rio Verde.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica com urgência ao Poder Executivo Municipal, por meio da Secretaria competente, a realização imediata de manutenção na Rua CM 186 - Padre Aleixo, localizada no Bairro Boa Vista, bem como a roçada dos matos às margens da via.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que através do Setor competente, determine o recape com pavimentação em CBUQ da rua Minas Gerais localizada no bairro Jardim Cecília.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, a implantação, manutenção e sinalização de pontos de ônibus na área rural do Município de Campo Magro, em locais estratégicos de embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção e roçada da via pública denominada Rua Vadislau Bernatzki (CM 51), na localidade Rio Verde.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a roçada e limpeza da via pública denominada Rua Úrsula Ercole Cumim na localidade Samambaia/ Passauna.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de manutenção urgente na lombada em frente ao Colégio Estadual do Campo Nossa Senhora da Conceição, situado na região rural do Município de Campo Magro, na comunidade do Retiro.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a vistoria e execute solução técnica quanto a goteiras na Unidade de Saúde 24 horas.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, poder meio do Setor competente, que realize a limpeza de e roçada na Rua Estácio de Sá, Jardim Pioneiro.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a roçada da CM 346- Bairro Lagoa da Pedra -  Município de Campo Magro - PR, 83535-000.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a vistoria e indique as providências necessárias para limpeza de terreno localizado na Rua Estácio de Sá, esquina com a Rua Juscelino Kubitschek de Oliveira, Jardim Pioneiro.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a implantação da iluminação pública em todas as vias municipais da localidade Hervalizinho.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, a necessidade de sinalização na Rua Águas Marinhas Jd Boa Vista IV, bem como o envio de informações sobre prazos e cronogramas para a execução do serviço.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, a necessidade de recuo e sinalização na Rua Lia Garbacio em frente à Escola Divina Pastora bem como o envio de informações sobre prazos e cronogramas para execução do serviço.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a poda de uma árvore existente na Rua Professora Lia Garbaccio, próxima a cerca da Escola Municipal Sagrada Família.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio do Setor competente, realize a manutenção de bueiro na Rua Camélias, Jardim Boa Vista I, próximo ao Centro de Especialidades.</t>
   </si>
   <si>
+    <t>3702</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a realização de roçada, limpeza e manutenção do parquinho localizado na Rua Duque de Caxias, Bairro Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>3703</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a inclusão do Bairro Jardim Água Boa Município de Campo Magro, no itinerário do caminhão de recolhimento de entulho, bem como que seja realizada a passagem do referido caminhão em todas as ruas do bairro para a devida retirada dos resíduos acumulados.</t>
+  </si>
+  <si>
+    <t>3704</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a retirada de entulho na Rua Deputado Teotônio Vilela, em frente ao n° 22, Bairro, Jardim Água Boa, Município de Campo Magro -PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3705</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a realização de roçada e limpeza de calçada na Rua Tapira, Bairro Água Boa , Município de Campo Magro, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a realização de roçada e limpeza de calçadas em toda a extensão da Rua Geraldo Pedroso de Souza, Bairro Água Boa Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a retirada de entulho na Rua Deputado Francisco Escorsin, em frente à Cafeteira Lê Fredo, Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3708</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente roçada em toda a extensão da Rua Estácio de Sá, bairro Jardim Pioneiro, CEP 83535-000.</t>
+  </si>
+  <si>
+    <t>3709</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso das atribuições que lhe são conferidas pelo Regimento Interno da Câmara Municipal de Campo Magro, Indica ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR a adoção das medidas necessárias para manutenção da pavimentação asfáltica (tapa-buraco) em toda a extensão da Rua Estácio da Sá, Bairro Jardim Pioneiro, CEP 83535-000.</t>
+  </si>
+  <si>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, para que seja encaminhada ao Chefe do Poder Executivo Municipal a seguinte indicação: Que determine ao setor competente a realização, em caráter de urgência, da manutenção e substituição da tampa da boca de lobo localizada na Rua Minas Gerais, esquina com a Rua Paraíba, Bairro Jardim Cecília.</t>
+  </si>
+  <si>
+    <t>3720</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a retirada de galhos e entulhos na Rua Santo Antônio, localizada no bairro São Roque, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3721</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a reconstrução da calçada na Rua Joana dos Anjos, tendo em vista que a mesma foi destruída nas proximidades da Congregação Cristã no Brasil, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3712</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a reconstrução da rotatório localizada na Rua Joana dos Anjos, nas proximidades da Congregação Cristã no Brasil, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a pintura da lombada na Rua Joana dos Anjos, ao lado do Colégio Divina Pastora, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3714</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja disponibilizada caçamba para descarte de lixo e entulhos na Rua Ernesto Pinto dos Santos, esquina com a Rua Gumercindo Boza, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3713</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a manutenção da via e roçada na Rua Silvio Tucorski, no município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3717</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio do setor competente, a roçada na Rua Topázio no Bairro Jardim Boa Vista 3.</t>
+  </si>
+  <si>
+    <t>3718</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio do setor competente, a limpeza do bueiro em frente ao ponto de ônibus na rua Jasmim Boa Vista III, o ponto fica em frente à Agropecuária Fernandes.</t>
+  </si>
+  <si>
+    <t>3813</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Frank Peruci</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao chefe do poder Executivo Municipal, e ao setor competente a necessidade de uma lombada na Rua Espírito Santo Jardim Cecília.</t>
+  </si>
+  <si>
+    <t>3726</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e nos termos regimentais desta Casa de Leis, indica ao Excelentíssimo Senhor Prefeito Municipal para que, por meio da Secretaria competente, seja realizada a instalação de um poste com luminária, ou a instalação/troca de lâmpada de iluminação pública, na Academia de Ginástica ao Ar Livre Localizada no Bairro Jardim Viviane, na Rod. Gumercindo Boza, n° 102, nas proximidades do Mercado Muzniski, neste município.</t>
+  </si>
+  <si>
+    <t>3719</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente o serviço de tapa buraco na Rua Romão Kudlawiec, Lagoa da Pedra.</t>
+  </si>
+  <si>
+    <t>3722</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, nos termos regimentais, indica ao Senhor Prefeito Municipal que determine ao setor competente da Prefeitura a realização da manutenção e recuperação de toda a extensão da Rua Ana Biernaski, inserida na localidade Colônia Rodrigues.</t>
+  </si>
+  <si>
+    <t>3779</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de reforço na segurança e no policiamento, com atuação da Guarda Municipal, na praça Gabriel Antero do Carmo, localizada no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>3742</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a limpeza e roçada nas imediações da Unidade Básica (UBS) Conceição, localizada na Rua: Principal da Conceição, S/N - Município de Campo Magro-PR, 83535-000</t>
+  </si>
+  <si>
+    <t>3731</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto ao órgão competente para que proceda com a restauração da Academia ao Ar Livre, localizada na Rua Estrada Principal da Conceição, no Bairro Conceição - Município de Campo Magro-PR, 83535-000. Ao lado da UBS Conceição.</t>
+  </si>
+  <si>
+    <t>3732</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a construção de uma calçada de acessibilidade, na UBS Conceição - Rua Estrada Principal da Conceição, S/N - Bairro - Conceição - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3733</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal a pavimentação da Rua Calêndulas, localizada no Bairro Jardim Boa Vista III - Município de Campo Magro - PR, com extensão aproximada de 350 metros conforme recurso obtido junto ao Governo do Estado do Paraná, por meio do Deputado Estadual Hussein Bakri e do Presidente do Detran/PR, Santin Roveda.</t>
+  </si>
+  <si>
+    <t>3743</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a pavimentação da Travessa E, no Bairro Passaúna - Município de Campo Magro - PR, com extensão aproximada de 90 metros. conforme recurso obtido através do Deputado Estadual Hussein Bakri e Presidente do Detran/PR Santin Roveda, junto ao Governo do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>3744</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a pavimentação da Rua Antônio Ercole, no Bairro Passaúna - Município de Campo Magro - PR, com extensão aproximada de 100 metros, conforme recurso obtido através do Deputado Estadual Hussein Bakri e Presidente do Detran/PR Santin Roveda, junto ao Governo do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>3734</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a pavimentação da Rua Padre Aleixo Seluchinoski e da Rua Valéria Mombach, no Bairro Juruqui - Município de Campo Magro- PR, com extensão aproximada de 430 metros, conforme recurso obtido através do Deputado Estadual Hussein Bakri e Presidente do DETRAN/PR Santin Roveda, junto ao Governo do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>3735</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a viabilidade de pavimentação da Rua Estanislau Carachenski, localizada no Quarteirão São João - Município de Campo Magro - PR, com extensão aproximada de 160 metros, conforme recurso obtido através de Deputado Estadual Hussein Barki, junto ao Presidente do DETRAN/PR Santin Roveda e ao Secretário das Cidades Guto Silva.</t>
+  </si>
+  <si>
+    <t>3736</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a viabilização de pavimetação da Rua Antonio Homan, localizada no Bairro Jd. O Bom Pastor- Município de Campo Magro - PR, com extensão aproximada de 270 metros, conforme recurso obtido através do Deputado Estadual Hussein Bakri, junto ao Presidente do Detran/ PR Santin Roveda e ao Secretário das Cidades Guto Silva.</t>
+  </si>
+  <si>
+    <t>3737</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com recapeamento asfáltico total da Rua Juscelino Kubitscheck de Oliveira - Jardim Pioneiro - Município de Campo Magro - PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3745</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência, indicar ao Poder Executivo Municipal, por meio do setor competente, que seja realizada a instalação de placa de sinalização de "PARE" na Rua Geraldo Pedroso de Souza, esquina com a Rua Senador de Antônio Vilela, no bairro Jardim Àgua Boa..</t>
+  </si>
+  <si>
+    <t>3748</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, Indica ao Excelentíssimo Senhor Prefeito Municipal que determine às Secretarias Municipais competentes, especialmente Saúde, Educação e Assistência Social, a realização de estudo técnico e financeiro visando a implantação do Programa Municipal de Equoterapia no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3753</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal a instalação de uma cobertura externa no Posto de Saúde localizada na comunidade da Conceição dos Correias.</t>
+  </si>
+  <si>
+    <t>3765</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza das calçadas em toda a extensão da Rua Rubis, localizada no bairro Jardim Boa Vista, em  Campo Magro/ PR - CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3766</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza e desobstrução da calçada na Rua Gerânios, especialmente na esquina com a Rua Cravo, localizada no bairro Jardim Boa Vista, em Campo Magro/ PR - CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3768</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada a implantação de calçadas em toda a extensão da Rua Padre Aleixo Seluschinoski,  localizada no bairro Boa Vista, em Campo Magro/ PR- CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3763</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza geral e a implantação de calçadas em toda a extensão da Rua Sirvino Esmanhoto, localizada no município de Campo Magro/ PR.</t>
+  </si>
+  <si>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza das calçadas em toda a extensão da Rua Narcisos, localizada no Bairro Boa Vista - Município de Campo Magro/ PR - CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3769</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza das calçadas em toda a extensão da Rua dos Pinheiros, localizada no município de Campo Magro/ PR- CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3778</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem indicar ao poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza geral roçada da vegetação em toda a extensão da Rua Calêndulas, localizada no bairro Jardim Boa Vista - CEP 83.535-000 Campo Magro/PR.</t>
+  </si>
+  <si>
+    <t>3774</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza geral e roçada da vegetação em toda a extensão da Rua Azaleia, localizada no bairro Jardim Boa Vista -  CEP 83.353-000 - Campo Magro/ PR.</t>
+  </si>
+  <si>
+    <t>3772</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde, no uso de suas atribuições legais e regimentais, vem, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada limpeza das calçadas em toda a extensão da Rua Alfredo Constantino, localizada no bairro Jardim Boa Vista, no  município de Campo Magro/ PR- CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3759</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a retirada de galhos e entulhos da Rua: Gerânios - Bairro Jd. Boa Vista - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3756</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção das estradas e a roçada em toda extensão do bairro Dom Pedro.</t>
+  </si>
+  <si>
+    <t>3758</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que está subscreve, no uso de suas atribuições legais, vem, respeitosamente, INDICAR ao Poder Executivo Municipal que seja realizada, com urgência, vistoria técnica e adoção das medidas necessárias para garantir a segurança estrutural do Centro Municipal de Educação Infantil Deputado Aníbal Khury, localizado na Rua Ametista, bairro Boa Vista, no município de Campo Magro – PR.</t>
+  </si>
+  <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que está subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a viabilização de estudo técnico e financeiro, por parte do Executivo e da Secretaria Municipal de Saúde, visando a implantação da jornada de 30 (trinta) horas semanais para os profissionais de enfermagem no município.</t>
+  </si>
+  <si>
+    <t>3757</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que, por meio do Setor competente, determine a necessidade de realizar o alargamento da estrada e a aplicação de saibro na localidade Conceição dos Túlios, sentido Morro da Palha, interior deste município.</t>
+  </si>
+  <si>
+    <t>3760</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao chefe do Poder Executivo Municipal, a necessidade fiscalização de trânsito nas escolas municipais e CMEIs, bem como o envio de informações sobre prazos e cronogramas para a execução do serviço.</t>
+  </si>
+  <si>
+    <t>3761</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que através do setor competente, sejam realizadas estudos e providências visando a ampliação e reforma da Unidade de Saúde da localidade dos Correias, neste município.</t>
+  </si>
+  <si>
+    <t>3775</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente, que realize a manutenção da iluminação pública existente na Rua Senador Carvalho Pinto, no Jardim Pioneiro bem como analise a possibilidade de colocação de novos braços de iluminação para atendimento de toda a via.</t>
+  </si>
+  <si>
+    <t>3776</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a retirada de entulhos na Rua: 10 de Julho- Bairro Lagoa da Pedra - Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3781</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, realize a limpeza e desobstrução de manilha, bem como a execução de obras de contenção no curso d´água localizado na Rua Raul Soares de Lima, n° 116, esquina com Rua XIV, no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3777</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente a fim de que seja realizada a roçada e a limpeza no entorno da ponte localizada ao final da Rua 10 de Julho, estendendo-se até em frente ao CTG 8 de Dezembro, com a devida desobstrução do caminho - Bairro Lagoa da Pedra - Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de alargamento da Rua Severino da Luz Manfron, localizada na região do Ervalzinho.</t>
+  </si>
+  <si>
+    <t>3803</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao  Poder Executivo Municipal, por meio do setor competente, a realização de estudos técnicos visando à posterior aquisição e instalação de geradores de energia elétrica para todas as Unidades Básicas de Saúde - UBS do Município de Campo Magro, priorizando, inicialmente, aquelas situadas na zona rural.</t>
+  </si>
+  <si>
+    <t>3787</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a adoção de providências necessárias à adesão do Município de Campo Magro ao SINAPIR - Sistema Nacional de Promoção da Igualdade Racial.</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo Municipal, a ao setor competente a necessidade de sinalização na Rua Espírito Santo.</t>
+  </si>
+  <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do poder Executivo Municipal, e ao setor competente a necessidade de aquisição de 14 novas cadeiras para a UPA 24 Horas de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a instalação de uma lombada (redutor de velocidade) em frente ao estabelecimento do material de construção Nossa Senhora do Carmo, localizado na comunidade de Conceição dos Correias, zona rural do município.</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de melhorias urgentes de manutenção na estrada da comunidade do Jacuzal, na zona rural do município.</t>
+  </si>
+  <si>
+    <t>3821</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a instalação de uma lombada (redutor de velocidade) na Rua Camélias, n° 142, no bairro Jardim Boa Vista, em frente à Unidade Básica de Saúde do Jardim Boa Vista.</t>
+  </si>
+  <si>
+    <t>3822</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de serviços de roçada e limpeza na via, às margens da calçada, na Rua Tulipas, tendo como ponto de referência a Auto Mecânica Lima.</t>
+  </si>
+  <si>
+    <t>3824</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de pintura de sinalização horizontal "PARE" na Rua Tulipas, no trecho de interseção com a Rua Camélias, tendo como ponto de referência em frente à MK Drinks Conveniência e à Paróquia Nossa Senhora Aparecida, no bairro Jardim Boa Vista.</t>
+  </si>
+  <si>
+    <t>3825</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a troca e manutenção de lâmpadas queimadas na extensão da Rua: Veneranda de Medeiros Damas - Bairro Dabor Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que através do setor competente a necessidade de realização de roçada na Rua Zeferino Casagrande.</t>
+  </si>
+  <si>
+    <t>3829</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Rua Pedro Botega localizada no bairro São Benedito.</t>
+  </si>
+  <si>
+    <t>3827</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de implantação de sentido único de circulação na Rua Camélias, no Bairro Boa Vista, bem como a devida sinalização viária e restrição de tráfego para veículos pesados.</t>
+  </si>
+  <si>
+    <t>3828</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de reforma dos banheiros destinados aos alunos da Escola Municipal Palmas, localizada no Jardim Boa Vista I, sugerindo como fonte de recurso a minha emenda impositiva.</t>
+  </si>
+  <si>
+    <t>3749</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executiva</t>
+  </si>
+  <si>
+    <t>Rilton Boza</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 1.349/2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3750</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 126/2000, que institui o Estatuto dos Servidores Públicos Municipais, para incluir a seção XII - Da Disposição Funcional, no Capítulo I do título II - Do Provimento e da Vacância.</t>
+  </si>
+  <si>
+    <t>3677</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe.</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf</t>
+  </si>
+  <si>
+    <t>3676</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf</t>
+  </si>
+  <si>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe. _x000D_
+Rua Rodrigo Repula Pinheiro</t>
+  </si>
+  <si>
+    <t>3680</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede recomposição geral anual aos servidores municipais Campo Magro com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe:</t>
+  </si>
+  <si>
+    <t>3681</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede recomposição geral anual aos servidores públicos efetivos municipais ocupantes de cargos de professor e professor de educação infantil, com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe.</t>
+  </si>
+  <si>
+    <t>3786</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 948/2017.</t>
+  </si>
+  <si>
+    <t>3682</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Campo Magro no Consórcio Intermunicipal das Guardas Municipais de Curitiba e Região Metropolitana - COIN-GM e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3738</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão da Gratificação por Risco de Vida aos Servidores da Guarda Municipal do Município de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3792</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>3793</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação da vigência do Plano Decenal dos Direitos da Criança e do Adolescente do Município de Campo Magro (2015-2024).</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre proibição do descarte irregular de resíduos sólidos no município de Campo Magro e estabelece penalidades, medidas de fiscalização e educação ambiental."</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe a obrigatoriedade de planejamento, monitoramento e execução periódica de ações de limpeza, desassoreamento, conservação e manutenção dos rios, córregos, nascentes e demais cursos d'agua no Município de Campo Magro e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3699</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf</t>
+  </si>
+  <si>
+    <t>"Alterar denominação a logradouro público deste Município"._x000D_
+Rua Orlando Bonifácio Colodel</t>
+  </si>
+  <si>
+    <t>3711</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina "Simão Pinto Dos Santos" o Posto de Saúde do Bairro Retiro, no Município de Campo Magro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3751</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de serviços de Psicologia Escolar nas Instituições da rede pública Municipal de ensino de Campo Magro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3752</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção e Proteção contra a Violência  Sexual contra Crianças e Adolescentes no Município de Campo Magro/Paraná, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>3780</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome a logradouro público do Município de Campo Magro da forma que dispõe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3771</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 4° do Projeto de Lei Executivo n°11/2026.</t>
+  </si>
+  <si>
+    <t>3788</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o artigo 20 do projeto de lei nº 036/2025".</t>
+  </si>
+  <si>
+    <t>3806</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Paragrafo 2° do artigo 15 do projeto de Lei Executivo 002.2026 e acrescenta dispositivos ao final da Proposição, utilizando os Artigos 29 e 30 e criando os Artigos 31 e 32.</t>
+  </si>
+  <si>
+    <t>3698</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>Emenda de Comissão</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n°07/2026</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Corrige o artigo 21 e altera o artigo 26 do Projeto de Lei n°036/2025.</t>
+  </si>
+  <si>
+    <t>3710</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n°08/2026.</t>
+  </si>
+  <si>
+    <t>3741</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n°02/2026.</t>
+  </si>
+  <si>
+    <t>3767</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n°04/2026.</t>
+  </si>
+  <si>
+    <t>3805</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei n°03/2026</t>
+  </si>
+  <si>
+    <t>3795</t>
+  </si>
+  <si>
+    <t>EP</t>
+  </si>
+  <si>
+    <t>Emenda de Plenário</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 20 do Projeto de Lei nº 036/2025.</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Artigos 6º, 7º, 10, 12, 23 e acrescenta os artigos 11-A, 11-B e 14-A ao Projeto de Lei 036/2025.</t>
+  </si>
+  <si>
     <t>3653</t>
   </si>
   <si>
     <t>MDP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Professor Gilso</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Riccieri Ferrari Landuche, ocorrido em 17 de Janeiro de 2026.</t>
   </si>
   <si>
-    <t>3672</t>
-[...20 lines deleted...]
-    <t>"Dispõe a obrigatoriedade de planejamento, monitoramento e execução periódica de ações de limpeza, desassoreamento, conservação e manutenção dos rios, córregos, nascentes e demais cursos d'agua no Município de Campo Magro e dá outras providências".</t>
+    <t>3729</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Marilene da Cruz, ocorrido em 10 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>3730</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito:  Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Maria Edith Comparim Pinto, ocorrido em 12 Março de 2026.</t>
+  </si>
+  <si>
+    <t>3785</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, vem após ouvido o Plenário, nos termos do artigo 98 do Regimento Interno, manifestar sua solidariedade e encaminhar a presente Moção de Pesar à família Alves dos santos, pelo falecimento da Sra. Terezinha Alves dos Santos, ocorrido no dia 28 de  Março de 2026. _x000D_
+Por meio desta Moção, externamos nossos mais profundos sentimentos de pesar, rogando a Deus sua infinita sabedoria e misericórdia, que conforte os corações enlutados de seus familiares e amigos, neste momento de dor e saudade._x000D_
+Esta Casa Legislativa presta singela, porém sincera, homenagem póstuma às filhas Elis e Shirley, bem como aos netos, apresentando publicamente nossos sentimentos e solidariedade.</t>
+  </si>
+  <si>
+    <t>3684</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício pedido de urgência</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf</t>
+  </si>
+  <si>
+    <t>3685</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf</t>
+  </si>
+  <si>
+    <t>3686</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf</t>
+  </si>
+  <si>
+    <t>3739</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício pedido de urgência ao PE nº 011.26</t>
+  </si>
+  <si>
+    <t>3762</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício pedido de urgência ao Projeto legislativo nº 002.26 - Altera a Lei Municipal nº 1.349/2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3794</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf</t>
+  </si>
+  <si>
+    <t>Ofício com pedido de urgência ao PE nº 014.26</t>
+  </si>
+  <si>
+    <t>3801</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar emenda no artigo 27 ao Projeto de Lei nº 002/2026 _x000D_
+ - III, dotação orçamentária nº 3.3.90.48.00.00.00.00 - Outros Auxílios Financeiros a Pessoa Jurídica.</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre destinação de percentual da dotação orçamentária mensal da Câmara Municipal de Campo Magro à Procuradoria da Mulher, e dá  outras providências."</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>RD</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no Calendário Oficial do Município de Campo Magro a Campanha de Consciencialização "Abril Laranja: Mês de Prevenção à Crueldade Animal", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3701</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Campo Magro ao Senhor José Raimundo dos Santos.</t>
+  </si>
+  <si>
+    <t>3755</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores e vereadores da Câmara Municipal de Campo Magro, institui regras de atualização e proporcionalidade, e revoga a legislação anterior.</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Nº 891/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença do Poder Executivo Municipal requerer a implantação de sinalização viária na Rua Águas Marinhas, localizada no bairro Jardim Boa Vista IV, no município de Campo Magro, com a finalidade de permitir o estacionamento de veículos em apenas um lado da via.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições constitucionais, legais e regimentais, especialmente no exercício do dever de fiscalização dos atos do Poder Executivo e da aplicação de recursos públicos, vem, respeitosamente, à presença de Vossa Excelência, requerer o encaminhamento das informações e documentos abaixo relacionados, referentes à empresa Konserv, atualmente contratada para prestação de serviço ao Município.</t>
   </si>
   <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, com base nas prerrogativas que lhe são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno da Câmara Municipal, vem respeitosamente à presença de Vossa Excelência requerer que seja oficiado ao Poder Executivo Municipal para que encaminhe informações atualizadas acerca das medidas adotadas para o cumprimento da Lei Municipal n° 1.427, de 10 de fevereiro de 2025, que dispõe sobre a regulamentação da criação, transporte sanitário, proteção e bem-estar de equinos no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3723</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, com base nas prerrogativas legais, vem requerer que o Poder Executivo Municipal encaminhe informações acerca das providências adotadas para a implementação da Lei Municipal n° 1425, de 14 de fevereiro de 2025, que dispõe sobre a obrigatoriedade do registo permanente de cães e gatos por meio de microchipagem e criação do Banco de Dados Animal do Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3724</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, vem requerer que ao Poder Executivo Municipal  informações acerca das ações realizadas para cumprimento da Lei Municipal n° 1.424, de 4 de abril de 2025, que estabelece diretrizes para a Politica Municipal de Assistência Farmacêutica aos usuários do SUS no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3725</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado,  requer informações ao Poder Executivo Municipal quanto à execução da Lei Municipal n° 1.408, de abril de 2025, que institui a Semana Municipal da Consciencialização Politica no Município de Campo Magro.</t>
+  </si>
+  <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado requer ao poder Executivo Municipal informações detalhadas acerca do fluxo de recebimento, apuração e atendimento das denúncias de maus-tratos animais no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja oficiado o Poder Executivo Municipal, por meio da Secretaria de Educação e demais órgãos competentes, para que preste informações detalhadas e documentadas acerca do serviço de transporte escolar no Município de Campo Magro.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, após ouvido o Plenário, requerer que seja oficiado o Poder Executivo Municipal com cópia à Secretaria Municipal de Saúde, para que prestem informações detalhadas acerca da aplicação dos recursos do IFA - Incentivo Financeiro Adicional, destinados aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos à implantação e à execução do Plano de Arborização Urbana ( Lei Municipal n° 1.245/2022), com ênfase nas ações previstas para o exercício de 2026.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf</t>
   </si>
   <si>
     <t>As vereadoras Cris da Saúde, Cristina Balestra e Joselaine Menegusso no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença do Prefeito Municipal, requerer, após ouvido o Plenário, que sejam encaminhadas as seguintes informações referentes ao evento denominado " Café da Manhã", divulgado para o dia 27 de fevereiro, às 09h00, no Polo de Artesanato.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja oficiado o Poder Executivo Municipal, com fundamento no artigo 31 da Constituição Federal, na Lei Orgânica Municipal e no Regimento Interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência requerer as seguintes informações:_x000D_
 Relação nominal e quantitativa de todos os profissionais da área da saúde atualmente lotados nas unidades do Município, discriminados por cargo, carga horária e tipo de vinculo ( efetivo, contratado, comissionado ou terceirizado).</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente por meio deste, solicitar que seja enviada juntamente com o carnê de IPTU referente ao exercício de 2026, relação detalhada de eventuais débitos existentes em nome do contribuinte/lote-quadra, perante o Município.</t>
   </si>
   <si>
-    <t>3677</t>
-[...95 lines deleted...]
-    <t>https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf</t>
+    <t>3728</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, com base nas prerrogativas que lhe são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno da Câmara Municipal, vem respeitosamente à presença de Vossa Excelência requerer que seja oficiado ao Poder Executivo Municipal para que seja encaminhado a este Poder Legislativo um estudo técnico acerca da viabilidade administrativa, jurídica, social e orçamentaria para a criação de um programa Municipal de Transporte Escolar Intermunicipal e/ou Transporte Técnico/Universitário, destinado aos estudantes residentes no município que necessitam deslocar-se diariamente para instituições de ensino situadas em outros municípios.</t>
+  </si>
+  <si>
+    <t>3740</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência, com fundamento no Regimento Interno desta Casa de Leis, requerer que seja encaminhado expediente ao Poder Executivo Municipal, para que informe: 1. Se já há previsão para a regulamentação da Lei Municipal n°1.416/2025, oriunda do Projeto de Lei n°018/2025, que incentiva a criação e o desenvolvimento de cooperativas de agricultores no Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3746</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente à presença de Vossa Excelência requerer, após ouvido o Plenário, que seja encaminhado expediente à Secretaria Municipal de Saúde, solicitando informações detalhadas acerca dos atendimentos realizados na Unidade de Saúde Carla Vieira Bueno de Lara, localizada na Estrada Principal da região da Terra Boa (posto de Saúde do Terra Boa).</t>
+  </si>
+  <si>
+    <t>3747</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente à presença de Vossa Excelência requerer, após ouvido o Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, bem como à  Secretaria Municipal de Saúde, solicitando informações  acerca  do cumprimento  da Lei Municipal n° 10.391/2025, que denominou a Unidade de Saúde do Terra Boa como "Unidade de Saúde Carla Vieira Bueno de Lara".</t>
+  </si>
+  <si>
+    <t>3783</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado requer ao Poder Executivo Municipal que proceda com a realização de pesquisa interna, por meio de enquete ou formulário oficial, direcionada aos servidores públicos efetivos do Município de Campo Magro, com o objetivo de apurar a preferência quanto à forma de concessão do vale alimentação.</t>
+  </si>
+  <si>
+    <t>3784</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado requer ao Poder Executivo Municipal informações detalhadas acerca da concessão, manutenção e eventual interrupção do beneficio de plano de saúde e assistência médica aos servidores públicos efetivos do Município de Campo Magro quando de sua aposentadoria.</t>
+  </si>
+  <si>
+    <t>3791</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando as seguintes informações: Relação completa de todos os servidores atualmente lotados na Secretaria de Saúde, abrangendo: servidores efetivos, servidores comissionados e demais vínculos.</t>
+  </si>
+  <si>
+    <t>3796</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que,  por intermédio da(s) Secretaria(s) competente (s), encaminhe a esta Casa Legislativa, no prazo regimental, as seguintes informações e documentos relativos à implantação e execução do Sistema Municipal de Defesa do Consumidor, instituído pela Lei Municipal n° 1.440/2025. de 22 de outubro de 2025.</t>
+  </si>
+  <si>
+    <t>3797</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio das(s) Secretaria (s) competente (s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos à aplicação da Lei Municipal n° 1.410/2025, que dispõe sobre o pagamento de débitos tributários e não tributários por meio de operações com cartão de débito, crédito e por sistemas de pagamentos instantâneos, como o pix.</t>
+  </si>
+  <si>
+    <t>3798</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos à fiscalização e à  aplicação de sanções administrativas quanto à queima de resíduos em desconformidade com o artigo 41, inciso IV, da lei Municipal n° 733/2012 (Código de Posturas), bem como o artigo 27 da Lei Municipal n° 728/2012 (Código do Meio Ambiente).</t>
+  </si>
+  <si>
+    <t>3804</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras infra-assinadas, Cris da Saúde, Cristina Balestra e Joselaine Menegusso, no uso das atribuições que lhes são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno  da Câmara Municipal, bem como com fundamento no dever constitucional de fiscalização do Poder Legislativo, vêm respeitosamente à presença de Vossa Excelência apresentar o presente Requerimento de Informações e Fiscalização referente à Casa de Acolhimento Municipal do Município de Campo Magro, visando assegurar a proteção integral, a garantia de direitos e a adequada prestação dos serviços às crianças e adolescentes acolhidos.</t>
+  </si>
+  <si>
+    <t>3800</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente à presença de Vossa Excelência, apresentar o seguinte requerimento: Requeiro, nos termos regimentais e após apreciação do Plenário desta Casa, que o Excelentíssimo Senhor Prefeito Municipal determine à Secretaria Municipal competente a adoção das providências necessárias para a disponibilização de um veículo oficial destinado ao transporte de pacientes residentes na zona rural.</t>
+  </si>
+  <si>
+    <t>3799</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos a obra da Unidade Básica de Saúde - UBS Porte I, localizada na Rua Violetas esquina com a Rua Íris, Jardim Boa Vista I, neste Município, iniciada em 23/03/2026, conforme placa de obra existente no local.</t>
+  </si>
+  <si>
+    <t>3812</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf</t>
+  </si>
+  <si>
+    <t>Reprova as contas do prefeito municipal de Campo Magro, do exercício de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1444,67 +2781,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pe_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H89"/>
+  <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3211,612 +4548,3734 @@
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H67" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>285</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>289</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>35</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B69" t="s">
-[...5 lines deleted...]
-      <c r="D69" t="s">
+      <c r="H69" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>292</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>293</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>35</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H70" t="s">
         <v>295</v>
-      </c>
-[...19 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>296</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>297</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="H71" t="s">
         <v>299</v>
-      </c>
-[...10 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>300</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>301</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>35</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" t="s">
         <v>303</v>
-      </c>
-[...19 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>305</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>35</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B73" t="s">
-[...14 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>309</v>
       </c>
-      <c r="B74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H74" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>313</v>
       </c>
-      <c r="B75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H75" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>316</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>317</v>
       </c>
-      <c r="B76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H76" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>48</v>
+        <v>321</v>
       </c>
       <c r="D77" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>52</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>56</v>
+        <v>329</v>
       </c>
       <c r="D79" t="s">
-        <v>299</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H79" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>26</v>
+        <v>333</v>
       </c>
       <c r="D80" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>332</v>
+        <v>35</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>337</v>
       </c>
       <c r="D81" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>332</v>
+        <v>35</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>341</v>
       </c>
       <c r="D82" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>332</v>
+        <v>35</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H82" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>345</v>
       </c>
       <c r="D83" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>310</v>
+        <v>349</v>
       </c>
       <c r="D84" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="H84" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>43</v>
+        <v>353</v>
       </c>
       <c r="D85" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>331</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>332</v>
+        <v>354</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>135</v>
+        <v>358</v>
       </c>
       <c r="D86" t="s">
-        <v>349</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>350</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>351</v>
+        <v>93</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="H86" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>362</v>
       </c>
       <c r="D87" t="s">
-        <v>355</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>356</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>332</v>
+        <v>127</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>341</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
-        <v>355</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>356</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>332</v>
+        <v>127</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
+        <v>370</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H89" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>373</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>374</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>35</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H90" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>377</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>378</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>35</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H91" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>381</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>382</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>35</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H92" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>385</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>386</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>35</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H93" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>389</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>390</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>35</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H94" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>393</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>394</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>35</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H95" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>397</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>398</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>35</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H96" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>401</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>402</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>35</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H97" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>405</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>406</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H98" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>409</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>410</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>35</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H99" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>414</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>93</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H100" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>417</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>418</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>127</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>422</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>136</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H102" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>425</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>426</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>35</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H103" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>429</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>430</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>35</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>433</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>434</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>35</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H105" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>437</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>438</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>35</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H106" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>441</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>442</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>35</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H107" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>445</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>446</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>35</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H108" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>449</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>450</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>35</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H109" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>453</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>454</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>35</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H110" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>457</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>458</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>35</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H111" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>461</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>462</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>35</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H112" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>465</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>466</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>110</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H113" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>469</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>470</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>35</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H114" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>473</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>474</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>35</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H115" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>477</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>478</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>136</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H116" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>481</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>482</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H117" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>486</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>136</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H118" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>489</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>490</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>127</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H119" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>493</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>494</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>35</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H120" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>497</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>498</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>93</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H121" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>501</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>35</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H122" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>505</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>506</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>509</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>510</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>127</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H124" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>513</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>514</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>127</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H125" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>518</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>354</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H126" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>521</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>522</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>354</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H127" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>525</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>526</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>141</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H128" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>530</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>141</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H129" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>533</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>534</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>141</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H130" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>537</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>538</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>141</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H131" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>541</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>542</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>141</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H132" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>546</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>35</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H133" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>549</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>550</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>136</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H134" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>553</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>554</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>110</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H135" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>557</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>558</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H136" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>561</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>562</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H137" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>565</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>17</v>
+      </c>
+      <c r="D138" t="s">
+        <v>566</v>
+      </c>
+      <c r="E138" t="s">
+        <v>567</v>
+      </c>
+      <c r="F138" t="s">
+        <v>568</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H138" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>571</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
         <v>22</v>
       </c>
-      <c r="D89" t="s">
-[...12 lines deleted...]
-        <v>347</v>
+      <c r="D139" t="s">
+        <v>566</v>
+      </c>
+      <c r="E139" t="s">
+        <v>567</v>
+      </c>
+      <c r="F139" t="s">
+        <v>568</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H139" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>574</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>26</v>
+      </c>
+      <c r="D140" t="s">
+        <v>566</v>
+      </c>
+      <c r="E140" t="s">
+        <v>567</v>
+      </c>
+      <c r="F140" t="s">
+        <v>568</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H140" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>577</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>30</v>
+      </c>
+      <c r="D141" t="s">
+        <v>566</v>
+      </c>
+      <c r="E141" t="s">
+        <v>567</v>
+      </c>
+      <c r="F141" t="s">
+        <v>568</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H141" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>579</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142" t="s">
+        <v>566</v>
+      </c>
+      <c r="E142" t="s">
+        <v>567</v>
+      </c>
+      <c r="F142" t="s">
+        <v>568</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H142" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>582</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143" t="s">
+        <v>566</v>
+      </c>
+      <c r="E143" t="s">
+        <v>567</v>
+      </c>
+      <c r="F143" t="s">
+        <v>568</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H143" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>585</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>586</v>
+      </c>
+      <c r="D144" t="s">
+        <v>566</v>
+      </c>
+      <c r="E144" t="s">
+        <v>567</v>
+      </c>
+      <c r="F144" t="s">
+        <v>568</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H144" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>589</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>590</v>
+      </c>
+      <c r="D145" t="s">
+        <v>566</v>
+      </c>
+      <c r="E145" t="s">
+        <v>567</v>
+      </c>
+      <c r="F145" t="s">
+        <v>568</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H145" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>593</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>43</v>
+      </c>
+      <c r="D146" t="s">
+        <v>566</v>
+      </c>
+      <c r="E146" t="s">
+        <v>567</v>
+      </c>
+      <c r="F146" t="s">
+        <v>568</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H146" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>596</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>48</v>
+      </c>
+      <c r="D147" t="s">
+        <v>566</v>
+      </c>
+      <c r="E147" t="s">
+        <v>567</v>
+      </c>
+      <c r="F147" t="s">
+        <v>568</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H147" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>599</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>56</v>
+      </c>
+      <c r="D148" t="s">
+        <v>566</v>
+      </c>
+      <c r="E148" t="s">
+        <v>567</v>
+      </c>
+      <c r="F148" t="s">
+        <v>568</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H148" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>601</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>60</v>
+      </c>
+      <c r="D149" t="s">
+        <v>566</v>
+      </c>
+      <c r="E149" t="s">
+        <v>567</v>
+      </c>
+      <c r="F149" t="s">
+        <v>568</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H149" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>604</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>605</v>
+      </c>
+      <c r="E150" t="s">
+        <v>606</v>
+      </c>
+      <c r="F150" t="s">
+        <v>110</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H150" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>609</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" t="s">
+        <v>605</v>
+      </c>
+      <c r="E151" t="s">
+        <v>606</v>
+      </c>
+      <c r="F151" t="s">
+        <v>110</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H151" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>612</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>22</v>
+      </c>
+      <c r="D152" t="s">
+        <v>605</v>
+      </c>
+      <c r="E152" t="s">
+        <v>606</v>
+      </c>
+      <c r="F152" t="s">
+        <v>136</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H152" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>615</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" t="s">
+        <v>605</v>
+      </c>
+      <c r="E153" t="s">
+        <v>606</v>
+      </c>
+      <c r="F153" t="s">
+        <v>136</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H153" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>618</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>30</v>
+      </c>
+      <c r="D154" t="s">
+        <v>605</v>
+      </c>
+      <c r="E154" t="s">
+        <v>606</v>
+      </c>
+      <c r="F154" t="s">
+        <v>44</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H154" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>621</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" t="s">
+        <v>605</v>
+      </c>
+      <c r="E155" t="s">
+        <v>606</v>
+      </c>
+      <c r="F155" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H155" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>624</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156" t="s">
+        <v>605</v>
+      </c>
+      <c r="E156" t="s">
+        <v>606</v>
+      </c>
+      <c r="F156" t="s">
+        <v>127</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H156" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>627</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>628</v>
+      </c>
+      <c r="E157" t="s">
+        <v>629</v>
+      </c>
+      <c r="F157" t="s">
+        <v>44</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H157" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>632</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>17</v>
+      </c>
+      <c r="D158" t="s">
+        <v>628</v>
+      </c>
+      <c r="E158" t="s">
+        <v>629</v>
+      </c>
+      <c r="F158" t="s">
+        <v>44</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H158" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>635</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>22</v>
+      </c>
+      <c r="D159" t="s">
+        <v>628</v>
+      </c>
+      <c r="E159" t="s">
+        <v>629</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H159" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>638</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" t="s">
+        <v>639</v>
+      </c>
+      <c r="E160" t="s">
+        <v>640</v>
+      </c>
+      <c r="F160" t="s">
+        <v>641</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H160" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>644</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>17</v>
+      </c>
+      <c r="D161" t="s">
+        <v>639</v>
+      </c>
+      <c r="E161" t="s">
+        <v>640</v>
+      </c>
+      <c r="F161" t="s">
+        <v>641</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H161" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>647</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>22</v>
+      </c>
+      <c r="D162" t="s">
+        <v>639</v>
+      </c>
+      <c r="E162" t="s">
+        <v>640</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H162" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>650</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>26</v>
+      </c>
+      <c r="D163" t="s">
+        <v>639</v>
+      </c>
+      <c r="E163" t="s">
+        <v>640</v>
+      </c>
+      <c r="F163" t="s">
+        <v>641</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H163" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>653</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>30</v>
+      </c>
+      <c r="D164" t="s">
+        <v>639</v>
+      </c>
+      <c r="E164" t="s">
+        <v>640</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H164" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>656</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165" t="s">
+        <v>639</v>
+      </c>
+      <c r="E165" t="s">
+        <v>640</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H165" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>659</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>660</v>
+      </c>
+      <c r="E166" t="s">
+        <v>661</v>
+      </c>
+      <c r="F166" t="s">
+        <v>44</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H166" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>664</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>17</v>
+      </c>
+      <c r="D167" t="s">
+        <v>660</v>
+      </c>
+      <c r="E167" t="s">
+        <v>661</v>
+      </c>
+      <c r="F167" t="s">
+        <v>44</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H167" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>667</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>668</v>
+      </c>
+      <c r="E168" t="s">
+        <v>669</v>
+      </c>
+      <c r="F168" t="s">
+        <v>670</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H168" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>673</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" t="s">
+        <v>668</v>
+      </c>
+      <c r="E169" t="s">
+        <v>669</v>
+      </c>
+      <c r="F169" t="s">
+        <v>670</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H169" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>676</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>22</v>
+      </c>
+      <c r="D170" t="s">
+        <v>668</v>
+      </c>
+      <c r="E170" t="s">
+        <v>669</v>
+      </c>
+      <c r="F170" t="s">
+        <v>670</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H170" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>679</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>26</v>
+      </c>
+      <c r="D171" t="s">
+        <v>668</v>
+      </c>
+      <c r="E171" t="s">
+        <v>669</v>
+      </c>
+      <c r="F171" t="s">
+        <v>35</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H171" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>682</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>683</v>
+      </c>
+      <c r="E172" t="s">
+        <v>684</v>
+      </c>
+      <c r="F172" t="s">
+        <v>568</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H172" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>686</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>683</v>
+      </c>
+      <c r="E173" t="s">
+        <v>684</v>
+      </c>
+      <c r="F173" t="s">
+        <v>568</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H173" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>688</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>22</v>
+      </c>
+      <c r="D174" t="s">
+        <v>683</v>
+      </c>
+      <c r="E174" t="s">
+        <v>684</v>
+      </c>
+      <c r="F174" t="s">
+        <v>568</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H174" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>690</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>26</v>
+      </c>
+      <c r="D175" t="s">
+        <v>683</v>
+      </c>
+      <c r="E175" t="s">
+        <v>684</v>
+      </c>
+      <c r="F175" t="s">
+        <v>568</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H175" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>693</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D176" t="s">
+        <v>683</v>
+      </c>
+      <c r="E176" t="s">
+        <v>684</v>
+      </c>
+      <c r="F176" t="s">
+        <v>568</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H176" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>696</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>34</v>
+      </c>
+      <c r="D177" t="s">
+        <v>683</v>
+      </c>
+      <c r="E177" t="s">
+        <v>684</v>
+      </c>
+      <c r="F177" t="s">
+        <v>568</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H177" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>699</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
+        <v>683</v>
+      </c>
+      <c r="E178" t="s">
+        <v>700</v>
+      </c>
+      <c r="F178" t="s">
+        <v>568</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H178" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>703</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>704</v>
+      </c>
+      <c r="E179" t="s">
+        <v>705</v>
+      </c>
+      <c r="F179" t="s">
+        <v>44</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H179" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>708</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>709</v>
+      </c>
+      <c r="E180" t="s">
+        <v>710</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H180" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>713</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>17</v>
+      </c>
+      <c r="D181" t="s">
+        <v>709</v>
+      </c>
+      <c r="E181" t="s">
+        <v>710</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H181" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>716</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>22</v>
+      </c>
+      <c r="D182" t="s">
+        <v>709</v>
+      </c>
+      <c r="E182" t="s">
+        <v>710</v>
+      </c>
+      <c r="F182" t="s">
+        <v>641</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H182" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>719</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>26</v>
+      </c>
+      <c r="D183" t="s">
+        <v>709</v>
+      </c>
+      <c r="E183" t="s">
+        <v>710</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H183" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>722</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>723</v>
+      </c>
+      <c r="E184" t="s">
+        <v>724</v>
+      </c>
+      <c r="F184" t="s">
+        <v>44</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H184" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>727</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" t="s">
+        <v>723</v>
+      </c>
+      <c r="E185" t="s">
+        <v>724</v>
+      </c>
+      <c r="F185" t="s">
+        <v>93</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H185" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>730</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" t="s">
+        <v>723</v>
+      </c>
+      <c r="E186" t="s">
+        <v>724</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H186" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>733</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>26</v>
+      </c>
+      <c r="D187" t="s">
+        <v>723</v>
+      </c>
+      <c r="E187" t="s">
+        <v>724</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H187" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>736</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>30</v>
+      </c>
+      <c r="D188" t="s">
+        <v>723</v>
+      </c>
+      <c r="E188" t="s">
+        <v>724</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H188" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>739</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>34</v>
+      </c>
+      <c r="D189" t="s">
+        <v>723</v>
+      </c>
+      <c r="E189" t="s">
+        <v>724</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H189" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>742</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>39</v>
+      </c>
+      <c r="D190" t="s">
+        <v>723</v>
+      </c>
+      <c r="E190" t="s">
+        <v>724</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H190" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>745</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>586</v>
+      </c>
+      <c r="D191" t="s">
+        <v>723</v>
+      </c>
+      <c r="E191" t="s">
+        <v>724</v>
+      </c>
+      <c r="F191" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H191" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>748</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>590</v>
+      </c>
+      <c r="D192" t="s">
+        <v>723</v>
+      </c>
+      <c r="E192" t="s">
+        <v>724</v>
+      </c>
+      <c r="F192" t="s">
+        <v>35</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H192" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>751</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>43</v>
+      </c>
+      <c r="D193" t="s">
+        <v>723</v>
+      </c>
+      <c r="E193" t="s">
+        <v>724</v>
+      </c>
+      <c r="F193" t="s">
+        <v>127</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H193" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>754</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>48</v>
+      </c>
+      <c r="D194" t="s">
+        <v>723</v>
+      </c>
+      <c r="E194" t="s">
+        <v>724</v>
+      </c>
+      <c r="F194" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H194" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>757</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>52</v>
+      </c>
+      <c r="D195" t="s">
+        <v>723</v>
+      </c>
+      <c r="E195" t="s">
+        <v>724</v>
+      </c>
+      <c r="F195" t="s">
+        <v>35</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H195" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>760</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>56</v>
+      </c>
+      <c r="D196" t="s">
+        <v>723</v>
+      </c>
+      <c r="E196" t="s">
+        <v>724</v>
+      </c>
+      <c r="F196" t="s">
+        <v>44</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H196" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>763</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>60</v>
+      </c>
+      <c r="D197" t="s">
+        <v>723</v>
+      </c>
+      <c r="E197" t="s">
+        <v>724</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H197" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>766</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>64</v>
+      </c>
+      <c r="D198" t="s">
+        <v>723</v>
+      </c>
+      <c r="E198" t="s">
+        <v>724</v>
+      </c>
+      <c r="F198" t="s">
+        <v>141</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H198" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>769</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>68</v>
+      </c>
+      <c r="D199" t="s">
+        <v>723</v>
+      </c>
+      <c r="E199" t="s">
+        <v>724</v>
+      </c>
+      <c r="F199" t="s">
+        <v>93</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H199" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>772</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>72</v>
+      </c>
+      <c r="D200" t="s">
+        <v>723</v>
+      </c>
+      <c r="E200" t="s">
+        <v>724</v>
+      </c>
+      <c r="F200" t="s">
+        <v>93</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H200" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>775</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>76</v>
+      </c>
+      <c r="D201" t="s">
+        <v>723</v>
+      </c>
+      <c r="E201" t="s">
+        <v>724</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H201" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>778</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>80</v>
+      </c>
+      <c r="D202" t="s">
+        <v>723</v>
+      </c>
+      <c r="E202" t="s">
+        <v>724</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H202" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>781</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>84</v>
+      </c>
+      <c r="D203" t="s">
+        <v>723</v>
+      </c>
+      <c r="E203" t="s">
+        <v>724</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H203" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>784</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>88</v>
+      </c>
+      <c r="D204" t="s">
+        <v>723</v>
+      </c>
+      <c r="E204" t="s">
+        <v>724</v>
+      </c>
+      <c r="F204" t="s">
+        <v>127</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H204" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>787</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>92</v>
+      </c>
+      <c r="D205" t="s">
+        <v>723</v>
+      </c>
+      <c r="E205" t="s">
+        <v>724</v>
+      </c>
+      <c r="F205" t="s">
+        <v>127</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H205" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>790</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>97</v>
+      </c>
+      <c r="D206" t="s">
+        <v>723</v>
+      </c>
+      <c r="E206" t="s">
+        <v>724</v>
+      </c>
+      <c r="F206" t="s">
+        <v>127</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H206" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>793</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>101</v>
+      </c>
+      <c r="D207" t="s">
+        <v>723</v>
+      </c>
+      <c r="E207" t="s">
+        <v>724</v>
+      </c>
+      <c r="F207" t="s">
+        <v>35</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H207" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>796</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>109</v>
+      </c>
+      <c r="D208" t="s">
+        <v>723</v>
+      </c>
+      <c r="E208" t="s">
+        <v>724</v>
+      </c>
+      <c r="F208" t="s">
+        <v>136</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H208" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>799</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>114</v>
+      </c>
+      <c r="D209" t="s">
+        <v>723</v>
+      </c>
+      <c r="E209" t="s">
+        <v>724</v>
+      </c>
+      <c r="F209" t="s">
+        <v>127</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H209" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>802</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
+        <v>803</v>
+      </c>
+      <c r="E210" t="s">
+        <v>803</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H210" t="s">
+        <v>805</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3865,50 +8324,171 @@
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>