--- v1 (2026-04-15)
+++ v2 (2026-04-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1671" uniqueCount="806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1703" uniqueCount="822">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1669,50 +1669,98 @@
     <t>O vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de pintura de sinalização horizontal "PARE" na Rua Tulipas, no trecho de interseção com a Rua Camélias, tendo como ponto de referência em frente à MK Drinks Conveniência e à Paróquia Nossa Senhora Aparecida, no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a troca e manutenção de lâmpadas queimadas na extensão da Rua: Veneranda de Medeiros Damas - Bairro Dabor Município de Campo Magro- PR, 83535-000.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que através do setor competente a necessidade de realização de roçada na Rua Zeferino Casagrande.</t>
+  </si>
+  <si>
+    <t>3831</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/indicacao_n142-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a adesão ao SINESP- Sistema Nacional de informações de Segurança Pública.</t>
+  </si>
+  <si>
+    <t>3832</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/indicacao_n143-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do setor competente, que realize a limpeza e o desassoreamento do Rio Cachoeirinha localizada no bairro Jardim Viviane.</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/indicacao_n144-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo , por meio do Setor  competente, que realize a implantação de novos pontos de iluminação pública na Rua Sidney Manfron, na localidade sede.</t>
+  </si>
+  <si>
+    <t>3830</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/indicacao_n145-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o estudo de impacto orçamentário para revisão e aumento gradativo do vale alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Rua Pedro Botega localizada no bairro São Benedito.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de implantação de sentido único de circulação na Rua Camélias, no Bairro Boa Vista, bem como a devida sinalização viária e restrição de tráfego para veículos pesados.</t>
   </si>
@@ -2781,56 +2829,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/indicacao_n142-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/indicacao_n143-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/indicacao_n144-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/indicacao_n145-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H210"/>
+  <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -6299,1983 +6347,2087 @@
       </c>
       <c r="G134" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H134" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>553</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>554</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H135" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>557</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>558</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H136" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>561</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>562</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H137" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>565</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>17</v>
+        <v>566</v>
       </c>
       <c r="D138" t="s">
-        <v>566</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>127</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="F138" t="s">
+      <c r="H138" t="s">
         <v>568</v>
-      </c>
-[...4 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>569</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>570</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>110</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>573</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
         <v>574</v>
       </c>
-      <c r="B140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D140" t="s">
-        <v>566</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>567</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>568</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H140" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>577</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>30</v>
+        <v>578</v>
       </c>
       <c r="D141" t="s">
-        <v>566</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>567</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>568</v>
+        <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H141" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D142" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E142" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F142" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="H142" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>587</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" t="s">
         <v>582</v>
       </c>
-      <c r="B143" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F143" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="H143" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>586</v>
+        <v>26</v>
       </c>
       <c r="D144" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E144" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F144" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H144" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>590</v>
+        <v>30</v>
       </c>
       <c r="D145" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E145" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F145" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="H145" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D146" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E146" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F146" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H146" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D147" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E147" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F147" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="H147" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>56</v>
+        <v>602</v>
       </c>
       <c r="D148" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E148" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F148" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H148" t="s">
-        <v>576</v>
+        <v>604</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>60</v>
+        <v>606</v>
       </c>
       <c r="D149" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E149" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="F149" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="H149" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D150" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
       <c r="E150" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="F150" t="s">
-        <v>110</v>
+        <v>584</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="H150" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D151" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
       <c r="E151" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="F151" t="s">
-        <v>110</v>
+        <v>584</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="H151" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="D152" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
       <c r="E152" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="F152" t="s">
-        <v>136</v>
+        <v>584</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="H152" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D153" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
       <c r="E153" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="F153" t="s">
-        <v>136</v>
+        <v>584</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H153" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="E154" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="F154" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="H154" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>625</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" t="s">
         <v>621</v>
       </c>
-      <c r="B155" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E155" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="F155" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="H155" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D156" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="E156" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="F156" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="H156" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D157" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="E157" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="F157" t="s">
-        <v>44</v>
+        <v>136</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="H157" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D158" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="E158" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="F158" t="s">
         <v>44</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="H158" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D159" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="E159" t="s">
-        <v>629</v>
+        <v>622</v>
+      </c>
+      <c r="F159" t="s">
+        <v>44</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="H159" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D160" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="E160" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
       <c r="F160" t="s">
+        <v>127</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>643</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" t="s">
         <v>644</v>
       </c>
-      <c r="B161" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E161" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F161" t="s">
-        <v>641</v>
+        <v>44</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H161" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="E162" t="s">
-        <v>640</v>
+        <v>645</v>
+      </c>
+      <c r="F162" t="s">
+        <v>44</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="H162" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D163" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="E163" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H163" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D164" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="E164" t="s">
-        <v>640</v>
+        <v>656</v>
+      </c>
+      <c r="F164" t="s">
+        <v>657</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="H164" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>660</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" t="s">
+        <v>655</v>
+      </c>
+      <c r="E165" t="s">
         <v>656</v>
       </c>
-      <c r="B165" t="s">
-[...9 lines deleted...]
-        <v>640</v>
+      <c r="F165" t="s">
+        <v>657</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="H165" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D166" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="E166" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>656</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H166" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D167" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="E167" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="F167" t="s">
-        <v>44</v>
+        <v>657</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="H167" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D168" t="s">
-        <v>668</v>
+        <v>655</v>
       </c>
       <c r="E168" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F168" t="s">
+        <v>656</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>672</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>34</v>
+      </c>
+      <c r="D169" t="s">
+        <v>655</v>
+      </c>
+      <c r="E169" t="s">
+        <v>656</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="B169" t="s">
-[...14 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>675</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
         <v>676</v>
       </c>
-      <c r="B170" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E170" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="F170" t="s">
-        <v>670</v>
+        <v>44</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H170" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D171" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="E171" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="F171" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H171" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E172" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F172" t="s">
-        <v>568</v>
+        <v>686</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="H172" t="s">
-        <v>584</v>
+        <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>17</v>
       </c>
       <c r="D173" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E173" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F173" t="s">
-        <v>568</v>
+        <v>686</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="H173" t="s">
-        <v>588</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>22</v>
       </c>
       <c r="D174" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E174" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F174" t="s">
-        <v>568</v>
+        <v>686</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="H174" t="s">
-        <v>595</v>
+        <v>694</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>26</v>
       </c>
       <c r="D175" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E175" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F175" t="s">
-        <v>568</v>
+        <v>35</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="H175" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="E176" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="F176" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="H176" t="s">
-        <v>695</v>
+        <v>600</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D177" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="E177" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="F177" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="H177" t="s">
-        <v>698</v>
+        <v>604</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>704</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>22</v>
+      </c>
+      <c r="D178" t="s">
         <v>699</v>
-      </c>
-[...7 lines deleted...]
-        <v>683</v>
       </c>
       <c r="E178" t="s">
         <v>700</v>
       </c>
       <c r="F178" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="H178" t="s">
-        <v>702</v>
+        <v>611</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D179" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="E179" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="F179" t="s">
-        <v>44</v>
+        <v>584</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H179" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D180" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="E180" t="s">
+        <v>700</v>
+      </c>
+      <c r="F180" t="s">
+        <v>584</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>712</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>34</v>
+      </c>
+      <c r="D181" t="s">
+        <v>699</v>
+      </c>
+      <c r="E181" t="s">
+        <v>700</v>
+      </c>
+      <c r="F181" t="s">
+        <v>584</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B181" t="s">
-[...11 lines deleted...]
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>715</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>699</v>
+      </c>
+      <c r="E182" t="s">
         <v>716</v>
       </c>
-      <c r="B182" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F182" t="s">
-        <v>641</v>
+        <v>584</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H182" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>719</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
       <c r="E183" t="s">
-        <v>710</v>
+        <v>721</v>
+      </c>
+      <c r="F183" t="s">
+        <v>44</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H183" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E184" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>726</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="H184" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>17</v>
       </c>
       <c r="D185" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E185" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>726</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H185" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>22</v>
       </c>
       <c r="D186" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E186" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>657</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="H186" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>26</v>
       </c>
       <c r="D187" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E187" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>726</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H187" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E188" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="H188" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>743</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>17</v>
+      </c>
+      <c r="D189" t="s">
         <v>739</v>
       </c>
-      <c r="B189" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="H189" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D190" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E190" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="H190" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>586</v>
+        <v>26</v>
       </c>
       <c r="D191" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E191" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F191" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="H191" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>590</v>
+        <v>30</v>
       </c>
       <c r="D192" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E192" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F192" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="H192" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D193" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E193" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F193" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="H193" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D194" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E194" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F194" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="H194" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>52</v>
+        <v>602</v>
       </c>
       <c r="D195" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E195" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F195" t="s">
         <v>35</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="H195" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>56</v>
+        <v>606</v>
       </c>
       <c r="D196" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E196" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F196" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="H196" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="D197" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E197" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="H197" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="D198" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E198" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F198" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="H198" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="D199" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E199" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F199" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="H199" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="D200" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E200" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F200" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="H200" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="D201" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E201" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F201" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="H201" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="D202" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E202" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="H202" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="D203" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E203" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="H203" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D204" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E204" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F204" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="H204" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="D205" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E205" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F205" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="H205" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="D206" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E206" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F206" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="H206" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="D207" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E207" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F207" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H207" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="D208" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E208" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F208" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="H208" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="D209" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="E209" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="F209" t="s">
         <v>127</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="H209" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
+        <v>97</v>
+      </c>
+      <c r="D210" t="s">
+        <v>739</v>
+      </c>
+      <c r="E210" t="s">
+        <v>740</v>
+      </c>
+      <c r="F210" t="s">
+        <v>127</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H210" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>809</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>101</v>
+      </c>
+      <c r="D211" t="s">
+        <v>739</v>
+      </c>
+      <c r="E211" t="s">
+        <v>740</v>
+      </c>
+      <c r="F211" t="s">
+        <v>35</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H211" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>812</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>109</v>
+      </c>
+      <c r="D212" t="s">
+        <v>739</v>
+      </c>
+      <c r="E212" t="s">
+        <v>740</v>
+      </c>
+      <c r="F212" t="s">
+        <v>136</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H212" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>815</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>114</v>
+      </c>
+      <c r="D213" t="s">
+        <v>739</v>
+      </c>
+      <c r="E213" t="s">
+        <v>740</v>
+      </c>
+      <c r="F213" t="s">
+        <v>127</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H213" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>818</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>10</v>
       </c>
-      <c r="D210" t="s">
-[...9 lines deleted...]
-        <v>805</v>
+      <c r="D214" t="s">
+        <v>819</v>
+      </c>
+      <c r="E214" t="s">
+        <v>819</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H214" t="s">
+        <v>821</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8445,50 +8597,54 @@
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>