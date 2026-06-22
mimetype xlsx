--- v2 (2026-04-20)
+++ v3 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1703" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2590" uniqueCount="1235">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1755,96 +1755,1002 @@
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de implantação de sentido único de circulação na Rua Camélias, no Bairro Boa Vista, bem como a devida sinalização viária e restrição de tráfego para veículos pesados.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de reforma dos banheiros destinados aos alunos da Escola Municipal Palmas, localizada no Jardim Boa Vista I, sugerindo como fonte de recurso a minha emenda impositiva.</t>
   </si>
   <si>
+    <t>3834</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/indicacao_n_149-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção e alargamento em toda extensão da rua Guarapuava localizada na região da Colônia Rodrigues.</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/indicacao_n_150-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção e alargamento no final da rua Padre Aleixo Seluschinoski localizada na região do juruqui</t>
+  </si>
+  <si>
+    <t>3866</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/indicacao_n_151-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realizada a instalação de uma caçamba de lixo na Rua Professora Iolanda Romeu Lugarini, nas proximidades do n° 103, no bairro Passaúna.</t>
+  </si>
+  <si>
+    <t>3867</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/indicacao_n_152-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realizada a manutenção da sinalização viária horizontal e vertical. bem como a revitalização e sinalização de lombada, na Rua Camélias, no bairro Boa Vista, nas proximidades da praça e da quadra poliesportiva.</t>
+  </si>
+  <si>
+    <t>3868</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/indicacao_n_153-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realizada a instalação de lombada ou outro redutor de velocidade na Rua Cravo, nas proximidades do n° 104, no bairro Boa Vista II.</t>
+  </si>
+  <si>
+    <t>3869</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/indicacao_n_154-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realização o reforço de sinalização viária e estudo de restrição de tráfego de veículos pesados na Rua Camélias, no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>3870</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/indicacao_n_155-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subcreve requer à Mesa, que depois de obedecidas as formalidades legais e regimentais, seja encaminhada ao Executivo Municipal a seguinte Indicação: Que seja realizada a pavimentação asfáltica em toda a extensão da Rua João Batista Durigan, até Rua Professora Lia Garbacio localizada no Bairro Mato Limpo Município de Campo Magro - PR, CEP: 83535-000.</t>
+  </si>
+  <si>
+    <t>3855</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/indicacao_n_156-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Cris da Saúde vem, respeitosamente, indicar ao Poder Executivo Municipal que determine ao setor competente a retirada de entulho na Rua Severino da Luz Manfron, ao lado da casa n° 803, Município de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3858</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/indicacao_n_157-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a colocação de lixeira nova enfrente a UBS Tadeu Luiz Manfron, na Rua Silvestre Jarek, no Bairro Centro - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3857</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/indicacao_n_158-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção, alargamento da Rua: Veronica Krupa, próximo ao n° 255 - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3854</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/indicacao_n_159-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a roçada da Rua: 10 de Julho atrás  da Igreja Batista Independente - Bairro Lagoa da Pedra - Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/indicacao_n_160-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de manutenção na ponte localizada na comunidade de Conceição dos Túlios, no Município de Campo Magro, visando garantir melhores condições de tráfego e segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/indicacao_n_161-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de manutenção na ponte do Ouro Fino (dos Machado), localizada no Município de Campo Magro, com o objetivo de proporcionar melhores condições de tráfego e segurança para os moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/indicacao_n_162-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção e recuperação de toda a extensão da via denominada Rua Sebastião Sant'Ana da Silva, inserida na localidade Campo de Santo Antônio.</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Professor Gilso</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/indicacao_n_163-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que, através da Secretaria Municipal de Obras e Meio Ambiente, proceda com a instalação de uma lombada (redutor de velocidade) na Rua Silvestre Jarek, entre os números 12 e 13, nas proximidades da esquina com a Rua José Sikora - Município de Campo Magro - PR, CEP 83.535-000.</t>
+  </si>
+  <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/indicacao_n_164-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de instalação de um ponto de ônibus na Rua Francisco de Paula, esquina com a Rua Delta Tavares, no bairro Lagoa da Pedra, visando garantir melhores condições de mobilidade e segurança aos moradores e usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>3850</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/indicacao_n_165-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente que realize a manutenção e implantação de novos pontos de iluminação pública na Rua Oito de Dezembro, na localidade Sede/Rio Verde.</t>
+  </si>
+  <si>
+    <t>3851</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/indicacao_n_167-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize o recapeamento e sinalização viária horizontal e vertical na Rua Silvestre Jarek, no trecho asfaltado bem como realize a manutenção do trecho em revestimento primário (saibro)</t>
+  </si>
+  <si>
+    <t>3871</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/indicacao_n_168-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao chefe do poder Executivo Municipal, e ao setor competente a necessidade de Manutenção da Rua Bruno Feldhaus, Bairro Padre Aleixo, Precisamos de Urgência.</t>
+  </si>
+  <si>
+    <t>3880</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/indicacao_n_170-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a roçada nas calçadas da Rua César Roberto Gabin localizada no bairro Juruqui.</t>
+  </si>
+  <si>
+    <t>3881</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3881/indicacao_n_171-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, para que através do Setor competente, determine a pavimentação em CBUQ ou recape com massa asfáltica CBUQ da rua César Roberto Gabin localizada no bairro Juruqui,</t>
+  </si>
+  <si>
+    <t>3873</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/indicacao_n_172-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize estudos técnico visando a instalação de um ponto de ônibus coberto na Travessa Benjamim Basso, esquina com a Rua Santa Luzia, bairro Nova Villa II, para atendimento aos estudantes da região.</t>
+  </si>
+  <si>
+    <t>3874</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/indicacao_n_173-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize estudos técnico visando a instalação de redutores de velocidade e reforço na sinalização horizontal e vertical na Travessa Benjamim Basso, no bairro Nova Villa.</t>
+  </si>
+  <si>
+    <t>3875</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/indicacao_n_174-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a retirada de entulhos depositados no passeio da Rua Carlim de Paula, no bairro Lagoa da Pedra.</t>
+  </si>
+  <si>
+    <t>3884</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/indicacao_n_175-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realizada a troca de lâmpadas queimadas na Av. Norte Sul, esquina com a Rua Camélias, no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>3893</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/indicacao_n_176-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do setor competente, que realize o conserto do piso tátil existente na calçada da Rua Antonio Vale, na localidade Samambaia.</t>
+  </si>
+  <si>
+    <t>3895</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/indicacao_n_177-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio Setor competente, que realize vistoria e estudos para melhoria da drenagem existente na Rua Thomas Antochevis, próximo ao restaurante Nova Polska, na Colônia Dom Pedro.</t>
+  </si>
+  <si>
+    <t>3894</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/indicacao_n_178-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a manutenção de um ponto de iluminação pública na Rua Sidney Manfron, na localidade Colônia Dom Pedro.</t>
+  </si>
+  <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/indicacao_n_179-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize um mutirão de limpeza no local conhecido como Chapadão- área de regularização fundiária Jardim Rancho Alegre- na localidade Samambaia.</t>
+  </si>
+  <si>
+    <t>3898</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/indicacao_n_180-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize estudo para a disponibilização de um contêiner para o descarte de resíduos sólidos domiciliares para o local conhecido como Chapadão - area de regularização fundiária Jardim Rancho Alegre - na localidade Samambaia.</t>
+  </si>
+  <si>
+    <t>3901</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/indicacao_n_181-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da quadra de areia localizada na praça Santa Luzia no Bairro Jardim Boa Vista III.</t>
+  </si>
+  <si>
+    <t>3887</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/indicacao_n_182-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de realização de melhorias e manutenção na Estrada do Ganchinho,  localizada na comunidade do Ouro Fino de Cima, visando garantir melhores condições de tráfego, segurança e mobilidade aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>3886</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/indicacao_n_183-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a urgente necessidade de realização de melhorias e manutenção na estrada da comunidade do Varana, visando garantir melhores condições de tráfego, segurança e mobilidade aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>3890</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/indicacao_n_184-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio da secretaria competente, a instalação de placa de sinalização "PARE" na esquina da Rua Minas Gerais com a Rua Pernambuco.</t>
+  </si>
+  <si>
+    <t>3889</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/indicacao_n_185-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que através do setor competente, seja realizada a manutenção e colocação de saibro na Rua Severino da Luz Manfron, localizada no Bairro Ervalzinho.</t>
+  </si>
+  <si>
+    <t>3903</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/indicacao_n_186-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manuntenção (tapa buracos) da Rua Platina próximo ao número 150, localizada no bairro Jardim Boa Vista IV.</t>
+  </si>
+  <si>
+    <t>3902</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/indicacao_n_187-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a roçada nas calçadas da Rua 5 de Abril, localizada no bairro Lagoa da Pedra.</t>
+  </si>
+  <si>
+    <t>3899</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/indicacao_n_188-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, para que através do Setor competente, determine a Substituição da tampa do bueiro na rua Cravo esquina com a rua Esmeraldas - Jardim Boa vista III.</t>
+  </si>
+  <si>
+    <t>3900</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/indicacao_n_189-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize estudo técnico visando a pavimentação asfáltica da Rua Hermes David Dal'Agnol e do trecho final da Rua Antonio Vale, ambas inseridas na localidade Samambaia.</t>
+  </si>
+  <si>
+    <t>3918</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/indicacao_n_190-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que através do setor competente seja realizada a manutenção da estrada principal da localidade Campo da cascavel, com patrolamento e demais melhorias necessarias devido aos danos causados pelas fortes chuvas.</t>
+  </si>
+  <si>
+    <t>3908</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/indicacao_n_191-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor compentente, determine a manutenção e o ensaibramento da Rua Expedicionario André Aleiz.</t>
+  </si>
+  <si>
+    <t>3921</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/indicacao_n_192-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que através do setor competente determine, a necessidade de construção de uma ponte de concreto na comunidade Conceição dos Túlios, em frente a antiga Escola Rural.</t>
+  </si>
+  <si>
+    <t>3904</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/indicacao_n_193-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, na forma regimental, que seja realizado o reparo urgente de buraco existente na esquina da Rua Norte Sul com a Rua Narcisos, no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>3905</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/indicacao_n_195-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a Alteração do sentido da Via, da Rua Nazareno Manfron, transformando de MÃO ÚNICA para Via em sentido MÃO DUPLA.</t>
+  </si>
+  <si>
+    <t>3906</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/indicacao_n_196-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a limpeza bueiro na Rua Iguaçu, Bairro Bom Pastor - Município de Campo Magro - PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3907</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/indicacao_n_197-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a troca de grelha, no bueiro na Rua Santa Catarina, Bairro Bom Pastor - Municipio de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3909</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/indicacao_n_198-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor competente, determine a manutenção e o ensaibramento da Estrada principal do Retiro, no sentido Conceição da Meia Lua.</t>
+  </si>
+  <si>
+    <t>3910</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/indicacao_n_199-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor competente, determine e manutenção e o ensaibramento da Estrada principal Meia Lua dos Freitas.</t>
+  </si>
+  <si>
+    <t>3913</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_n_200-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor competente, determine a manutenção e o ensaibramento da estrada Conceição dos Correias, no sentido Varzea.</t>
+  </si>
+  <si>
+    <t>3911</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/indicacao_n_201-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor compente, determine a manutenção e o ensaibramento da estrada Campo da Cascavel, no sentido Jacusal.</t>
+  </si>
+  <si>
+    <t>3912</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/indicacao_n_202-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal para que, através do setor competente, determine a manutenção e o ensaibramento da estrada do Campo Novo, no sentido Barra de Santa Rita.</t>
+  </si>
+  <si>
+    <t>3922</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/indicacao_n_203-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providênicas junto à pasta competente para que proceda com a troca e manutenção de lâmpadas queimadas na extensão da Rua: Veneranda de Miguel Fillus - Bairro Bom Pastor Município de Campo Magro - PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3923</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/indicacao_n_204-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda a instalação de braços de luz na extensão da Rua Euzébio Fernandes de Souza - Bairro Samambaia - Município de Campo Magro - PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/indicacao_n_205-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao chefe do poder Executivo Municipal, e ao setor competente a necessidade de Manutenção da rua extensão do ponto final Padre Aleixo Seluchinoski Jardim Boa vista Precisamos de Urgência.</t>
+  </si>
+  <si>
+    <t>3916</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/indicacao_n_206-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a realização de estudo técnico para implantação de um programa de transporte de pacientes das comunidades rurais do município para consultas, exames, procedimentos e demais atendimentos médicos realizados em Campo Magro e em outros municipios da Região Metropolitana de Curitiba.</t>
+  </si>
+  <si>
+    <t>3919</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_n_207-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao chefe do poder Executivo Municipal, e ao setor competente a necessidade de sinalização viária vertical e horizontal no cruzamento da Rua Pernambuco com a Rua Minas Gerais, Jardim Cecília, Campo Magro.</t>
+  </si>
+  <si>
+    <t>3920</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/indicacao_n_208-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao chefe do poder Executivo Municipal, e ao setor competente a necessidade de Manutenção da rua Perpétua Jardim Boa vista, Precisamos de Urgência.</t>
+  </si>
+  <si>
+    <t>3924</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/indicacao_n_209-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a pavimentação asfáltica da continuação da Rua Duque de Caxias, a partir do cruzamento com a Rua Paranavaí, no bairro Água Boa, em Campo Magro.</t>
+  </si>
+  <si>
+    <t>3933</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/indicacao_n_210-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, realize a manutenção de um bueiro obstruído localizado na Rua Móyses Colodel, Jardim Novos Horizontes.</t>
+  </si>
+  <si>
+    <t>3928</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/indicacao_n_211-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção da Travessa: Da Paz, em frente ao n° 1350, localizado no Bairro: KM 25, (Colônia São João) - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3927</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/indicacao_n_212-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a troca e manutenção de lâmpadas queimadas na extensão da Rua: Santa Barbara, troca de lâmpada próxima ao número 968 a 987 - Bairro- Lavrinha - Município de Campo Magro-PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3929</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3929/indicacao_n_213-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor competente proceda com a manutenção, alargamento e endaibramento da localidade da estrada da Santa Barbara em toda sua extensão- Município de Campo Magro - PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/indicacao_n_214-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasta competente para que proceda com a troca e manutenção de lâmpadas queimadas na extensão da Rua: Venerada de Medeiros Damas - Bairro Dabos Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3931</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/indicacao_n_215-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que tome providências junto à pasts competente para que proceda com a troca e manutenção de lâmpadas queimadas no Parque Dabor- Bairro Dabor Município de Campo Magro- PR, 83535-000.</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/indicacao_n_216-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo a viabilização de pavementação da Rua Estanislau Carachenski, localizada no Quarteirão São João - Município de Campo Magro- PR, com extensão aproximada de 160 metros, conforme recurso obtido através do Deputado Estadual Hussein Bakri, junto ao Presidente do DETRAN/PR Santin Roveda e ao Secrétário das Cidades Guto Silva.</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/indicacao_n_217-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, para que através do Setor Competente proceda com a manutenção (recape) em toda extensão da Rua Juscelino Kubitschek localizada no Jardim Pioneiro.</t>
+  </si>
+  <si>
+    <t>3935</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/indicacao_n_218-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao chefe do Poder Executivo Municipal, a substituição da boa de bueiro localizada na Rua Jasmim, em frente ao n° 484, próximo à Igreja Congregação Cristã do Brasil.</t>
+  </si>
+  <si>
+    <t>3936</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/indicacao_n_216-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo Municipal, a realização de estudos visando à instalação de câmeras de monitoramento na Praça Gabriel Antero do Carmo, para reforço da segurança, prevenção de atos de vandalismo e combate ao descarte irregular de lixo.</t>
+  </si>
+  <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_n_220-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo, por meio da Secretaria competente, que seja realizada a limpeza e manutenção do bueiro localizado após o Supermercado Muzniski.</t>
+  </si>
+  <si>
+    <t>3937</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_n_221-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, que realize a mantenção e recuperação de toda a extensão da via denominada Rua Vereador José Nalepa, inserida na localidade Mato Limpo.</t>
+  </si>
+  <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_n_222-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do Setor competente, realize a manutenção da pavimentação asfáltica da Rua Francisco de Paula de Assis, na Lagoa da Pedra.</t>
+  </si>
+  <si>
+    <t>3941</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/indicacao_n_223-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subcreve, no uso de suas atribuições legais e regimetais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que determine aos setores competentes a realização de estudos técnicos e de viabilidade para a pavimentação asfáltica da Rua Josá Budel, localizada no bairro Samambaia, no Municipio de Campo Magro.</t>
+  </si>
+  <si>
+    <t>3942</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/indicacao_n_224-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados estudos técnicos visando o retorno do sentido duplo de circulção nas Ruas Moisés Colodel e Nazareno Manfron, localizadas no bairro Jardim Novos Horizontes, neste município.</t>
+  </si>
+  <si>
+    <t>3944</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/indicacao_n_227-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no pleno exercício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de serviços de manutenção da Estrada do Retiro, tendo como ponto de refêrencia a Caixa 'd Água, visando garantir melhores condições de trafegabilidade e segurança aos moradores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/indicacao_n_228-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, no pleno execício de suas atribuições legais, vem, respeitosamente, indicar ao Executivo Municipal a realização de serviços de manutenção na Estrada da Conceição da Meia Lua, tendo como ponto de referência as proximidades da Igreja do Divino Espirito Santo, com o objetivo de garantir melhores condições de trafegabilidade e segurança aos moradores e demais usuários da via.</t>
+  </si>
+  <si>
     <t>3749</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva</t>
   </si>
   <si>
     <t>Rilton Boza</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.349/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 126/2000, que institui o Estatuto dos Servidores Públicos Municipais, para incluir a seção XII - Da Disposição Funcional, no Capítulo I do título II - Do Provimento e da Vacância.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf</t>
   </si>
   <si>
-    <t>Dá Nome de Logradouro Público, na Forma que Dispõe.</t>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe. Rua Valdeci Paraiba.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf</t>
   </si>
   <si>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe. Rua Santa Rita.</t>
+  </si>
+  <si>
     <t>3676</t>
   </si>
   <si>
-    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_-_substitido_.pdf</t>
   </si>
   <si>
     <t>Dá Nome de Logradouro Público, na Forma que Dispõe. _x000D_
 Rua Rodrigo Repula Pinheiro</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral anual aos servidores municipais Campo Magro com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe:</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral anual aos servidores públicos efetivos municipais ocupantes de cargos de professor e professor de educação infantil, com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe.</t>
@@ -1861,60 +2767,72 @@
   <si>
     <t>Altera a Lei Municipal n° 948/2017.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Campo Magro no Consórcio Intermunicipal das Guardas Municipais de Curitiba e Região Metropolitana - COIN-GM e dá outras providências.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Gratificação por Risco de Vida aos Servidores da Guarda Municipal do Município de Campo Magro e dá outras providências.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/projeto_executivo_013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe. Rua Irmã Fernanda Sbríssia.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Decenal dos Direitos da Criança e do Adolescente do Município de Campo Magro (2015-2024).</t>
+  </si>
+  <si>
+    <t>3925</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/pe_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o repasse do componente de qualidade do cofinanciamento federal do piso de atenção primária à saúde como forma de incentivo financeiro adicional aos profissionais das equipes da atenção primária à saúde, na forma que especifica.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre proibição do descarte irregular de resíduos sólidos no município de Campo Magro e estabelece penalidades, medidas de fiscalização e educação ambiental."</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe a obrigatoriedade de planejamento, monitoramento e execução periódica de ações de limpeza, desassoreamento, conservação e manutenção dos rios, córregos, nascentes e demais cursos d'agua no Município de Campo Magro e dá outras providências".</t>
   </si>
@@ -1940,51 +2858,105 @@
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de serviços de Psicologia Escolar nas Instituições da rede pública Municipal de ensino de Campo Magro e dá outras providências.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção e Proteção contra a Violência  Sexual contra Crianças e Adolescentes no Município de Campo Magro/Paraná, e dá outras Providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf</t>
   </si>
   <si>
-    <t>"Dá nome a logradouro público do Município de Campo Magro da forma que dispõe e dá outras providências.</t>
+    <t>"Dá nome a logradouro público do Município de Campo Magro da forma que dispõe e dá outras providências. Rua Comerciante Luiz Jarek.</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/pl_n_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome de logradouro público na forma que dispõe." Rua Francisco Nelson de Lima.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/pl_n_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome de logradouro público na forma que dispõe."Rua Iolanda Costa de Lima.</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/pl_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dá nome de logradouro público na forma que dispõe." Rua Delson Martins de Aguiar.</t>
+  </si>
+  <si>
+    <t>3876</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/pl_n_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá nome à logradouro público no Município de Campo Magro, na forma que dispõe e dá outras providências". Rua Ozias de Mattos.</t>
+  </si>
+  <si>
+    <t>3914</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/pl_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para ações voltadas à qualificação do microempreendedor no Município de Campo Magro/PR, em conformidade com a Lei Complementar Federal n° 123/2006 e dispõe sobre incentivo à participação de microempreendedores nas contratações públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3940/pl_n014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n° 843/2014, que dispõe sobre a proibição do uso de telefones celulares no interior de agências bancárias e instituições assemelhadas.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4° do Projeto de Lei Executivo n°11/2026.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 20 do projeto de lei nº 036/2025".</t>
   </si>
@@ -2039,121 +3011,250 @@
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n°02/2026.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n°04/2026.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n°03/2026</t>
   </si>
   <si>
+    <t>3896</t>
+  </si>
+  <si>
+    <t>COFF - Comissão de Orçamento, Finanças e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/emenda_01_ploe_09.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Propõe alterações no Projeto de Lei n°09/2026.</t>
+  </si>
+  <si>
+    <t>3915</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/emenda_01_ploe_06.2026001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o projeto de lei n°06/2026.</t>
+  </si>
+  <si>
     <t>3795</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda de Plenário</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 20 do Projeto de Lei nº 036/2025.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 6º, 7º, 10, 12, 23 e acrescenta os artigos 11-A, 11-B e 14-A ao Projeto de Lei 036/2025.</t>
   </si>
   <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/emenda_de_plenario_no_001.26_ao_pe_no_036.25.pdf</t>
+  </si>
+  <si>
+    <t>Corrige o artigo 21 e altera o artigo 26 do Projeto de Lei nº 036/2025</t>
+  </si>
+  <si>
+    <t>3943</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>Menção Honrosa</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/mencao_honrosa_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, _x000D_
+É com grande satisfação que apresento à Vossa Excelência e aos demais Vereadores desta Casa a seguinte moção de reconhecimento, para leitura e registro em plenário: _x000D_
+Menção Honrosa à Professora Luciana Santos Cardoso Carachenski, em reconhecimento aos relevantes serviços prestados à educação pública e à comunidade campomagrense ao longo de sua destacada trajétoria profissional._x000D_
+A homenageada iniciou sua atuação na educação pública em 1991, período em que o atual território de Campo Magro ainda integrava o Município de Almirante Tamandaré, antecendendo a emancipação política ocorrida em 1995. Dessa forma, sua trajétoria profissional acompanha e integra a própria história da construção e do desenvolvimento da rede municipal de ensino de Campo Magro.</t>
+  </si>
+  <si>
     <t>3653</t>
   </si>
   <si>
     <t>MDP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Professor Gilso</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Riccieri Ferrari Landuche, ocorrido em 17 de Janeiro de 2026.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf</t>
   </si>
   <si>
     <t>Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Marilene da Cruz, ocorrido em 10 de Março de 2026.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito:  Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Maria Edith Comparim Pinto, ocorrido em 12 Março de 2026.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, vem após ouvido o Plenário, nos termos do artigo 98 do Regimento Interno, manifestar sua solidariedade e encaminhar a presente Moção de Pesar à família Alves dos santos, pelo falecimento da Sra. Terezinha Alves dos Santos, ocorrido no dia 28 de  Março de 2026. _x000D_
 Por meio desta Moção, externamos nossos mais profundos sentimentos de pesar, rogando a Deus sua infinita sabedoria e misericórdia, que conforte os corações enlutados de seus familiares e amigos, neste momento de dor e saudade._x000D_
 Esta Casa Legislativa presta singela, porém sincera, homenagem póstuma às filhas Elis e Shirley, bem como aos netos, apresentando publicamente nossos sentimentos e solidariedade.</t>
   </si>
   <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_pesar_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Cláudio Cochenski, ocorrido em 16 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_pesar_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Presidente que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Sr. Sebastião Vieira de Lara, ocorrido em 28 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_pesar_n_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Senhora Mantina De Andrade Moraes foi uma pessoa de grande coração e espírito comunitário , sempre disposta a ajudar os outros e contribuir para o bem-estar da nossa comunidade. _x000D_
+Sua vida foi marcada por uma dedicação incansável à família e ao próximo, deixando um legado de amor, carinho e generosidade que será sempre lembrado. _x000D_
+Nessa hora de dor e saudade, a Câmara Municipal de Campo Magro expressa suas condolências à família e amigos da Senhora Mantina, e presta uma homenagem à sua memória, reconhecendo sua contribuição para nossa comunidade. _x000D_
+Que a Senhora Mantina descanse em paz, e que sua memória seja uma inspiração para todo nós.</t>
+  </si>
+  <si>
+    <t>3853</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_pesar_n_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, com profundo pesar e amparo pelas atribuições regimentais desta Casa, submete à apreciação do Plenário a presente Moção de Pesar pelo falecimento de sua amada avó, a Senhora Mantina de Andrade Morais, ocorrido em 26 de abril 2026.</t>
+  </si>
+  <si>
+    <t>3878</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/mocao_de_pesar_no_009.26.pdf</t>
+  </si>
+  <si>
+    <t>Seja registrada nos Anais desta Casa legislativa e posteriormente enviada a família enlutada expressar manifestação de condolências pelo falecimento de Sra. Elaine Aparecida da Silva  Canani, ocorrido em 18 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>3877</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/mocao_de_pesar_n_010.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Valdeci Mengardo Lizarte, ocorrido em 12 de Maio de 2026.</t>
+  </si>
+  <si>
+    <t>3885</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/mocao_de_pesar_n_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, vem, após ouvido o Plenário , nos termos do artigo 98 do Regimento Interno, manifestar sua solidariedade e encaminhar a presente Moção de Pesar à família Silva de Jesus Alves, pelo falecimento da Sra. Idevanilde Silva de Jesus Alves, ocorrido no dia 22 de Maio de 2026. Por meio desta Moção, externamos nossos mais profundos sentimentos de pesar rogando a Deus, em sua infinita sabedoria e misericórdia, que conforte os corações enlutados de seus familiares e amigos, neste momento de dor e saudade. Esta Casa Legislativa presta singela, porém sincera, homenagem póstuma ao esposo João e às filhas Jaqueline e Daniele, bem como aos netos, apresentando publicamente nossos sentimentos e solidariedade.</t>
+  </si>
+  <si>
+    <t>3888</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/mocao_de_pesar_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento de Edevanilde Silva de Jesus Alves, ocorrido em 22 de Maio de 2026.</t>
+  </si>
+  <si>
+    <t>3891</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/mocao_de_pesar_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer que, após tramitação regimental, seja encaminhada a presente Moção de Pesar, conforme descrito a seguir: Que seja registrada nos Anais desta Casa Legislativa e posteriormente enviada à família enlutada, manifestando condolências pelo falecimento da Dona Nice Euloteria de Andrade Teixeira, ocorrido em 25 de maio de 2026.</t>
+  </si>
+  <si>
     <t>3684</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício pedido de urgência</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf</t>
   </si>
   <si>
     <t>3739</t>
@@ -2231,50 +3332,59 @@
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Campo Magro ao Senhor José Raimundo dos Santos.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores e vereadores da Câmara Municipal de Campo Magro, institui regras de atualização e proporcionalidade, e revoga a legislação anterior.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 891/2015 e dá outras providências.</t>
   </si>
   <si>
+    <t>3892</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/redacao_final_pl_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n" 1.349/2024 e dá outras providências.</t>
+  </si>
+  <si>
     <t>3608</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença do Poder Executivo Municipal requerer a implantação de sinalização viária na Rua Águas Marinhas, localizada no bairro Jardim Boa Vista IV, no município de Campo Magro, com a finalidade de permitir o estacionamento de veículos em apenas um lado da via.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições constitucionais, legais e regimentais, especialmente no exercício do dever de fiscalização dos atos do Poder Executivo e da aplicação de recursos públicos, vem, respeitosamente, à presença de Vossa Excelência, requerer o encaminhamento das informações e documentos abaixo relacionados, referentes à empresa Konserv, atualmente contratada para prestação de serviço ao Município.</t>
   </si>
   <si>
     <t>3696</t>
@@ -2457,63 +3567,201 @@
   <si>
     <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio das(s) Secretaria (s) competente (s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos à aplicação da Lei Municipal n° 1.410/2025, que dispõe sobre o pagamento de débitos tributários e não tributários por meio de operações com cartão de débito, crédito e por sistemas de pagamentos instantâneos, como o pix.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos à fiscalização e à  aplicação de sanções administrativas quanto à queima de resíduos em desconformidade com o artigo 41, inciso IV, da lei Municipal n° 733/2012 (Código de Posturas), bem como o artigo 27 da Lei Municipal n° 728/2012 (Código do Meio Ambiente).</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, Cris da Saúde, Cristina Balestra e Joselaine Menegusso, no uso das atribuições que lhes são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno  da Câmara Municipal, bem como com fundamento no dever constitucional de fiscalização do Poder Legislativo, vêm respeitosamente à presença de Vossa Excelência apresentar o presente Requerimento de Informações e Fiscalização referente à Casa de Acolhimento Municipal do Município de Campo Magro, visando assegurar a proteção integral, a garantia de direitos e a adequada prestação dos serviços às crianças e adolescentes acolhidos.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf</t>
-[...2 lines deleted...]
-    <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente à presença de Vossa Excelência, apresentar o seguinte requerimento: Requeiro, nos termos regimentais e após apreciação do Plenário desta Casa, que o Excelentíssimo Senhor Prefeito Municipal determine à Secretaria Municipal competente a adoção das providências necessárias para a disponibilização de um veículo oficial destinado ao transporte de pacientes residentes na zona rural.</t>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município e pelo Regimento Interno desta Casa Legislativa, vem, respeitosamente à presença de Vossa Excelência, apresentar o seguinte requerimento: Requeremos, nos termos regimentais e após apreciação do Plenário desta Casa, que o Excelentíssimo Senhor Prefeito Municipal determine à Secretaria Municipal competente a adoção das providências necessárias para a disponibilização de um veículo oficial destinado ao transporte de pacientes residentes na zona rural. Solicitamos que o referido veículo fique à disposição na Unidade  Básica de Saúde da Conceição dos Correias, podendo atender, conforme a demanda, todas as demais comunidades do interior do município.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requerem, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e documentos relativos a obra da Unidade Básica de Saúde - UBS Porte I, localizada na Rua Violetas esquina com a Rua Íris, Jardim Boa Vista I, neste Município, iniciada em 23/03/2026, conforme placa de obra existente no local.</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/requerimento_n_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo, Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria (s) competente (s), encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações e esclarecimentos acerca da execução dos serviços de varrição de vias públicas e espaços públicos no Município de Campo Magro, parte integrante do Contrato n° 028/2024 e seus respectivos Termos Aditivos.</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/requerimento_n_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, com base nas prerrogativas que lhes são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno da Câmara Municipal, vem respeitosamente à presença de vossa Excelência requerer o que segue:  Requer, na forma regimental, depois de ouvido o Plenário desta Casa, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que sejam prestadas informações acerca da interrupção da obra de pavimentação na Rua Aleixo Seluskinoski, localizada no Boa Vista IV, considerando que há trecho da via que permaneceu sem pavimentação.</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/requerimento_n_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo (art. 31 da Constituição Federal), REQUER, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, documentada e com memória de cálculo, as seguintes informações e documentos acerca do cumprimento do piso salarial profissional nacional do magistério público, nos termos da Lei n° 11.738/2008.</t>
+  </si>
+  <si>
+    <t>3859</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/requerimento_n_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Prefeitura Municipal de Campo Magro-PR: Solicitação de informações -Plano de Saúde dos Servidores e Aposentados. Com Fundamento na Lei n° 12.527/2011 (Lei de Acesso à Informação), vimos por meio deste solicitar as seguintes informações referentes ao plano de saúde disponibilizando aos servidores públicos municipais concursados e aos servidores aposentados.</t>
+  </si>
+  <si>
+    <t>3860</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/requerimento_n_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo (art. 31 da Constituição Federal), Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe  a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos acerca do Pregão Eletrônico 44/2025 destinado à formação de registro de preços para aquisição de uniformes escolares aos estudantes da Rede Municipal de Ensino de Campo Magro para o ano letivo de 2026, com valor estimado em R$ 2.626.608,00.</t>
+  </si>
+  <si>
+    <t>3861</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/requerimento_n_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional  de fiscalização do Poder Legislativo (art. 31 da Constituição Federal),  Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos acerca do desempenho do Município de Campo Magro no Programa de Avaliação de Contas Municipais  de Governo - PROGOV, do Tribunal de Contas do Estado do Paraná (TCE-PR) no exercício de 2025, bem como as medidas adotadas para melhoria dos indicadores avaliados.</t>
+  </si>
+  <si>
+    <t>3862</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/requerimento_n_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional  de fiscalização do Poder Legislativo (art. 31 da Constituição Federal),  Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações acerca da execução da Politica Municipal de Assistência Social, com foco nos indicadores de Vigilância Socioassistencial e Serviço da Proteção Social Básica, conforme avaliação do PROGOV/TCE-PR. Considerando o desempenho do Município de Campo Magro na área de Assistência Social no PROGOV - Programa de Avaliação de Contas Municipais de Governo (TCE-PR) com nota geral 5,28.</t>
+  </si>
+  <si>
+    <t>3863</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/requerimento_n_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional  de fiscalização do Poder Legislativo (art. 31 da Constituição Federal),  Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos acerca da estruturação da gestão de aquisições e contratações públicas do Município, diante dos resultados obtidos no PROGOV/TCE-PR. _x000D_
+Considerando o desempenho do Município de Campo Magro no eixo "Aquisições e Contratações" do PROGOV- Programa de Avaliação de Contas Municipais de Governo, do Tribunal de Contas do Estado do Paraná (TCE-PR), no qual foi atribuída nota geral 4,53.</t>
+  </si>
+  <si>
+    <t>3864</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/requerimento_n_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional  de fiscalização do Poder Legislativo (art. 31 da Constituição Federal),  Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos acerca da estruturação do Controle Interno, auditorias internas e mecanismos de transparência e relacionada institucional, diante dos resultados obtidos pelo Município de Campo Magro no PROGOV/TCE-PR._x000D_
+Considerando o desempenho do Município de Campo Magro no eixo " Transparência, Controle e Relacionamento" do PROGOV - Programa de Avaliação de Contas Municipais de Governo, do Tribunal de Contas do Estado do Paraná (TCE-PR), no qual foi atribuída nota geral 4,50.</t>
+  </si>
+  <si>
+    <t>3865</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/requerimento_n_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional  de fiscalização do Poder Legislativo (art. 31 da Constituição Federal),  Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos acerca das políticas públicas ambientais do Município, diante dos resultados obtidos no PROGOV/TCE-PR. _x000D_
+Considerando o desempenho do Município de Campo Magro no eixo "Meio Ambiente" do PROGOV - Programa de Avaliação de Contas Municipais de Governo, do Tribunal de Contas do Estado do Paraná (TCE-PR), no qual foi atribuída nota geral 4,85.</t>
+  </si>
+  <si>
+    <t>3872</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/requerimento_n039-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalização do Poder Legislativo (art. 31 da Constituição Federal), Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio da(s) Secretaria(s) competente(s), encaminhe a esta Casa Legislativa, no prazo legal, de forma detalhada, as seguintes informações e documentos detalhados acerca da execução dos recursos recebidos pelo Município por meio do Incentivo Estadual voltado à Garantia de Direitos de Crianças e Adolescentes, repassados na modalidade fundo a fundo, conforme Deliberações CEDCA/PR n° 013/2025 e n° 014/2025, no valor original de R$ 400.000,00 (quatrocentos mil reais)</t>
+  </si>
+  <si>
+    <t>3883</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/requerimento_n_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Dario Ribas, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência requerer o envio de expediente ao Poder Executivo Municipal, solicitando as seguintes informações referentes ao Cemitério da Conceição dos Túlios: Considerando o grande número de moradores e famílias da região do interior que vêm cobrando esclarecimentos junto aos vereadores acerca da situação do referido cemitério; Considerando a preocupação da comunidade local quanto à paralisação, embargo e ausência de informações claras sobre a possibilidade de reabertura do espaço; Considerando que, ainda que o referido cemitério não permaneça diretamente ao Município, é dever do Poder Executivo possuir informações atualizadas e prestar esclarecimento à população e ao Poder Legislativo;</t>
+  </si>
+  <si>
+    <t>3879</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/requerimento_no_041.26.pdf</t>
+  </si>
+  <si>
+    <t>requerer ao Poder Executivo Municipal o encaminhamento das seguintes informações e documentos referentes à utilização de veículos oficiais do Município por secretários municipais, diretores, servidores comissionados e demais agentes públicos:</t>
+  </si>
+  <si>
+    <t>3882</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/requerimento_n_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, com fundamento no dever constitucional de fiscalizar do Poder Legislativo (art. 31 da Constituição Federal), Requer, após deliberação do Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Campo Magro/PR para que, por intermédio das Secretarias competentes, encaminhe a esta Casa Legislativa, no prazo legal, informações e documentos detalhadas acerca das ações preventivas e emergências adotadas pelo Município diante da possibilidade de formação do fenêmeno climático EL Niño no ano de 2026, considerando os riscos de enchentes, alagamentos, enxurradas, deslizamentos e demais eventos climáticos extremos.</t>
+  </si>
+  <si>
+    <t>3926</t>
+  </si>
+  <si>
+    <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/requerimento_n_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de alteração do sentido de tráfego da Rua Íris - Jardim Boa Vista, ao setor competente da Prefeitura Municipal de Campo Magro, Venho por meio, solicitar a análise e a revisão da atual configuração do trânsito na Rua Íris, localizada no Jardim Boa Vista, tendo em vista as solicitações apresentadas pelos moradores da região. A referida via anteriormente possuía tráfego em ambos os sentidos (vai e vem), porém foi altera para sentido único. Após a mudança, diversos moradores manifestaram insatisfação e relataram dificuldades de acesso e deslocamento solicitando o retorno da circulação em mão dupla.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf</t>
   </si>
   <si>
     <t>Reprova as contas do prefeito municipal de Campo Magro, do exercício de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2829,66 +4077,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/indicacao_n142-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/indicacao_n143-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/indicacao_n144-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/indicacao_n145-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_substituicao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/pe_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3615/indicacao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3616/indicacao_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3618/indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3627/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3628/indicacao_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3625/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3638/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3636/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3634/indicacaon_017-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3633/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3619/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3614/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3629/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacao_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_n__033-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3649/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacao_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3658/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3646/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3652/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3655/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3656/indicacao_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3657/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3668/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3669/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3664/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3665/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3674/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3670/indicacao_n060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3678/indicacao_no_061.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3679/indicacao_no_064.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3693/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3694/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_n071-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_n_072-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/indicacao_n075-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/indicacao_n077-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/indicacao_n081-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/indicacao_n089-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/indicacao_n_090-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/indicacao_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/indicacao_n_092-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_n_095-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/indicacao_n_096-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/indicacao_n_097-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/indicacao_n_098-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/indicacao_n_099-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/indicacao_n_100-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/indicacao_n_101-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/indicacao_n_102-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/indicacao_n_103-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/indicacao_n_104-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/indicacao_n_105-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_106-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_107-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/indicacao_n_108-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/indicacao_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/indicacao_n_110-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/indicacao_n_111-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/indicacao_n_112-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/indicacao_n_113-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/indicacao_n_114-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_n_115-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/indicacao_n_116-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/indicacao_n_117-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/indicacao_n_118-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/indicacao_n_119-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/indicacao_n_120-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/indicacao_n_121-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/indicacao_n_122-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/indicacao_n_123-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/indicacao_n_124-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_n_125-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_n_126-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/indicacao_n_127-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_n_128-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/indicacao_n_129-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/indicacao_n130-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3787/indicacao_n_131-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/indicacao_n133-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/indicacao_n134-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/indicacao_n135-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/indicacao_n136-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/indicacao_n137-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/indicacao_n138-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/indicacao_n139-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/indicacao_n140-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/indicacao_n141-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/indicacao_n142-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/indicacao_n143-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/indicacao_n144-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/indicacao_n145-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/indicacao_n146-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/indicacao_n147-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/indicacao_n148-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/indicacao_n_149-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/indicacao_n_150-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/indicacao_n_151-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/indicacao_n_152-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/indicacao_n_153-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/indicacao_n_154-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/indicacao_n_155-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/indicacao_n_156-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/indicacao_n_157-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/indicacao_n_158-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/indicacao_n_159-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/indicacao_n_160-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/indicacao_n_161-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/indicacao_n_162-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/indicacao_n_163-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/indicacao_n_164-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/indicacao_n_165-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/indicacao_n_167-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/indicacao_n_168-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/indicacao_n_170-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3881/indicacao_n_171-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/indicacao_n_172-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/indicacao_n_173-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/indicacao_n_174-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/indicacao_n_175-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/indicacao_n_176-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/indicacao_n_177-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/indicacao_n_178-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/indicacao_n_179-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/indicacao_n_180-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/indicacao_n_181-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/indicacao_n_182-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/indicacao_n_183-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/indicacao_n_184-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/indicacao_n_185-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/indicacao_n_186-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/indicacao_n_187-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/indicacao_n_188-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/indicacao_n_189-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/indicacao_n_190-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/indicacao_n_191-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/indicacao_n_192-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/indicacao_n_193-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/indicacao_n_195-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/indicacao_n_196-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/indicacao_n_197-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/indicacao_n_198-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/indicacao_n_199-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_n_200-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/indicacao_n_201-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/indicacao_n_202-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/indicacao_n_203-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/indicacao_n_204-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/indicacao_n_205-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/indicacao_n_206-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_n_207-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/indicacao_n_208-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/indicacao_n_209-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/indicacao_n_210-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/indicacao_n_211-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/indicacao_n_212-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3929/indicacao_n_213-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/indicacao_n_214-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/indicacao_n_215-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/indicacao_n_216-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/indicacao_n_217-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/indicacao_n_218-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/indicacao_n_216-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_n_220-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_n_221-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_n_222-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3941/indicacao_n_223-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3942/indicacao_n_224-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3944/indicacao_n_227-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3945/indicacao_n_228-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/pe_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/pe_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/pe_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/pe_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/pe_no_006.26_-_substitido_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/pe_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/pe_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/pe_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/pe_no_010.26_consorcio_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/pe_no_011.26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/projeto_executivo_013.2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/pe_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/pe_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3672/pl_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3673/pl_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_no_003.26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/pl_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/pl_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/pl_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/pl_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/pl_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/pl_n_009-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/pl_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/pl_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/pl_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3940/pl_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/emenda_modificativa_ploe_011.2026001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/emenda_modificativa_no_01.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/emenda_01_ploe_002.2026001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/emenda_ploe_07.2025_cljr001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3654/emenda_n_01_pl_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/emenda_cljr_ploe_08.2026001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/emenda_n01_ao_pl_02.2026001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/emenda_plo_04.2026001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/emenda_plo_03.2026001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/emenda_01_ploe_09.2026001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/emenda_01_ploe_06.2026001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/emenda_de_plenario_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/emenda_de_plenario_no_002.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/emenda_de_plenario_no_001.26_ao_pe_no_036.25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3943/mencao_honrosa_001-2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3653/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/mocao_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_pesar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_pesar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_pesar_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_pesar_n_008-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/mocao_de_pesar_no_009.26.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/mocao_de_pesar_n_010.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/mocao_de_pesar_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/mocao_de_pesar_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/mocao_de_pesar_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3684/pedido_de_regime_de_urgencia_pe_no_007.26.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/pedido_de_regime_de_urgencia_pe_no_008.26.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/pedido_de_regime_de_urgencia_pl_no_010.26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/oficio_pedido_de_urgencia_pe_no_11.26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/oficio_pedido_de_urgencia_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/oficio_com_pedido_de_urgencia_ao_pe_no_014.26_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/oficio_-_pe_no_002.26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/redacao_final_plo_25.2025001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/redacao_final_plo_92.2025001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/redacao_final_pl_no_104.25_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/redacao_final_ao_pl_no_021.25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/redacao_final_pl_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3608/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3642/requerimento_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3696/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3648/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3666/requerimento_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/requerimento_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3671/requerimento_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/requerimento_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3695/requerimento_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/requerimento_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/requerimento_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/requerimento_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3747/requerimento_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/requerimento_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/requerimento_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3796/requerimento_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3797/requerimento_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/requerimento_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/requerimento_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/requerimento_n026-2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/requerimento_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/requerimento_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/requerimento_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/requerimento_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/requerimento_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/requerimento_n_033-2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/requerimento_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/requerimento_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/requerimento_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/requerimento_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/requerimento_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/requerimento_n039-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/requerimento_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/requerimento_no_041.26.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/requerimento_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/requerimento_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campomagro.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/decreto_legislativo_no_001.26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H214"/>
+  <dimension ref="A1:H325"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -6520,1914 +7768,4797 @@
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>579</v>
       </c>
       <c r="H141" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>581</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>582</v>
       </c>
       <c r="D142" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>110</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="F142" t="s">
+      <c r="H142" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>585</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>586</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>110</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>589</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
         <v>590</v>
       </c>
-      <c r="B144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D144" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H144" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>30</v>
+        <v>594</v>
       </c>
       <c r="D145" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H145" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>598</v>
       </c>
       <c r="D146" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H146" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>602</v>
       </c>
       <c r="D147" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H147" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="D148" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>584</v>
+        <v>35</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="H148" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="D149" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>584</v>
+        <v>35</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="H149" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>43</v>
+        <v>614</v>
       </c>
       <c r="D150" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>584</v>
+        <v>35</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="H150" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>48</v>
+        <v>618</v>
       </c>
       <c r="D151" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>584</v>
+        <v>35</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="H151" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>56</v>
+        <v>622</v>
       </c>
       <c r="D152" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>584</v>
+        <v>35</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="H152" t="s">
-        <v>592</v>
+        <v>624</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>60</v>
+        <v>626</v>
       </c>
       <c r="D153" t="s">
-        <v>582</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>584</v>
+        <v>141</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="H153" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>630</v>
       </c>
       <c r="D154" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="H154" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>634</v>
       </c>
       <c r="D155" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="H155" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>22</v>
+        <v>638</v>
       </c>
       <c r="D156" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>136</v>
+        <v>639</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="H156" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>26</v>
+        <v>643</v>
       </c>
       <c r="D157" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="H157" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>30</v>
+        <v>647</v>
       </c>
       <c r="D158" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="H158" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>651</v>
       </c>
       <c r="D159" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="H159" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>640</v>
+        <v>654</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>655</v>
       </c>
       <c r="D160" t="s">
-        <v>621</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>127</v>
+        <v>354</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="H160" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>659</v>
       </c>
       <c r="D161" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="H161" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>663</v>
       </c>
       <c r="D162" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
       <c r="H162" t="s">
-        <v>650</v>
+        <v>665</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>22</v>
+        <v>667</v>
       </c>
       <c r="D163" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>645</v>
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>127</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="H163" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>10</v>
+        <v>671</v>
       </c>
       <c r="D164" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E164" t="s">
-        <v>656</v>
+        <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>657</v>
+        <v>127</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="H164" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>17</v>
+        <v>675</v>
       </c>
       <c r="D165" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>656</v>
+        <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>657</v>
+        <v>127</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>661</v>
+        <v>676</v>
       </c>
       <c r="H165" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>22</v>
+        <v>679</v>
       </c>
       <c r="D166" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E166" t="s">
-        <v>656</v>
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="H166" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>26</v>
+        <v>683</v>
       </c>
       <c r="D167" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>656</v>
+        <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>657</v>
+        <v>127</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="H167" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>30</v>
+        <v>687</v>
       </c>
       <c r="D168" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>656</v>
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>127</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
       <c r="H168" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>691</v>
       </c>
       <c r="D169" t="s">
-        <v>655</v>
+        <v>11</v>
       </c>
       <c r="E169" t="s">
-        <v>656</v>
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>127</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="H169" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>10</v>
+        <v>695</v>
       </c>
       <c r="D170" t="s">
-        <v>676</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>677</v>
+        <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>678</v>
+        <v>696</v>
       </c>
       <c r="H170" t="s">
-        <v>679</v>
+        <v>697</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>17</v>
+        <v>699</v>
       </c>
       <c r="D171" t="s">
-        <v>676</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>677</v>
+        <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="H171" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>10</v>
+        <v>703</v>
       </c>
       <c r="D172" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>686</v>
+        <v>110</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="H172" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>17</v>
+        <v>707</v>
       </c>
       <c r="D173" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>686</v>
+        <v>141</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>690</v>
+        <v>708</v>
       </c>
       <c r="H173" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>692</v>
+        <v>710</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>22</v>
+        <v>711</v>
       </c>
       <c r="D174" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>686</v>
+        <v>141</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="H174" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>26</v>
+        <v>715</v>
       </c>
       <c r="D175" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="H175" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="D176" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>584</v>
+        <v>136</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
       <c r="H176" t="s">
-        <v>600</v>
+        <v>721</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>17</v>
+        <v>723</v>
       </c>
       <c r="D177" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>584</v>
+        <v>110</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>703</v>
+        <v>724</v>
       </c>
       <c r="H177" t="s">
-        <v>604</v>
+        <v>725</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>22</v>
+        <v>727</v>
       </c>
       <c r="D178" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>584</v>
+        <v>110</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
       <c r="H178" t="s">
-        <v>611</v>
+        <v>729</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>706</v>
+        <v>730</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>26</v>
+        <v>731</v>
       </c>
       <c r="D179" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>584</v>
+        <v>110</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>707</v>
+        <v>732</v>
       </c>
       <c r="H179" t="s">
-        <v>708</v>
+        <v>733</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>709</v>
+        <v>734</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>30</v>
+        <v>735</v>
       </c>
       <c r="D180" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>584</v>
+        <v>127</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="H180" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>34</v>
+        <v>739</v>
       </c>
       <c r="D181" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>700</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>584</v>
+        <v>136</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
       <c r="H181" t="s">
-        <v>714</v>
+        <v>741</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>715</v>
+        <v>742</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>743</v>
       </c>
       <c r="D182" t="s">
-        <v>699</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>716</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>584</v>
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>717</v>
+        <v>744</v>
       </c>
       <c r="H182" t="s">
-        <v>718</v>
+        <v>745</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>719</v>
+        <v>746</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>10</v>
+        <v>747</v>
       </c>
       <c r="D183" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>44</v>
+        <v>136</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
       <c r="H183" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>10</v>
+        <v>751</v>
       </c>
       <c r="D184" t="s">
-        <v>725</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>726</v>
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>727</v>
+        <v>752</v>
       </c>
       <c r="H184" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>755</v>
       </c>
       <c r="D185" t="s">
-        <v>725</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>726</v>
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>35</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="H185" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>22</v>
+        <v>759</v>
       </c>
       <c r="D186" t="s">
-        <v>725</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>726</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>657</v>
+        <v>35</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>733</v>
+        <v>760</v>
       </c>
       <c r="H186" t="s">
-        <v>734</v>
+        <v>761</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>735</v>
+        <v>762</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>26</v>
+        <v>763</v>
       </c>
       <c r="D187" t="s">
-        <v>725</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>726</v>
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>35</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>736</v>
+        <v>764</v>
       </c>
       <c r="H187" t="s">
-        <v>737</v>
+        <v>765</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>738</v>
+        <v>766</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>10</v>
+        <v>767</v>
       </c>
       <c r="D188" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>741</v>
+        <v>768</v>
       </c>
       <c r="H188" t="s">
-        <v>742</v>
+        <v>769</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>743</v>
+        <v>770</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>17</v>
+        <v>771</v>
       </c>
       <c r="D189" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="H189" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>22</v>
+        <v>775</v>
       </c>
       <c r="D190" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>747</v>
+        <v>776</v>
       </c>
       <c r="H190" t="s">
-        <v>748</v>
+        <v>777</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>749</v>
+        <v>778</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>26</v>
+        <v>779</v>
       </c>
       <c r="D191" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="H191" t="s">
-        <v>751</v>
+        <v>781</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>752</v>
+        <v>782</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>30</v>
+        <v>783</v>
       </c>
       <c r="D192" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>753</v>
+        <v>784</v>
       </c>
       <c r="H192" t="s">
-        <v>754</v>
+        <v>785</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>755</v>
+        <v>786</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>787</v>
       </c>
       <c r="D193" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>756</v>
+        <v>788</v>
       </c>
       <c r="H193" t="s">
-        <v>757</v>
+        <v>789</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>758</v>
+        <v>790</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>39</v>
+        <v>791</v>
       </c>
       <c r="D194" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>759</v>
+        <v>792</v>
       </c>
       <c r="H194" t="s">
-        <v>760</v>
+        <v>793</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>761</v>
+        <v>794</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>602</v>
+        <v>795</v>
       </c>
       <c r="D195" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>35</v>
+        <v>354</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>762</v>
+        <v>796</v>
       </c>
       <c r="H195" t="s">
-        <v>763</v>
+        <v>797</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>764</v>
+        <v>798</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>606</v>
+        <v>799</v>
       </c>
       <c r="D196" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>35</v>
+        <v>141</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>765</v>
+        <v>800</v>
       </c>
       <c r="H196" t="s">
-        <v>766</v>
+        <v>801</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>767</v>
+        <v>802</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>43</v>
+        <v>803</v>
       </c>
       <c r="D197" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>127</v>
+        <v>354</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>768</v>
+        <v>804</v>
       </c>
       <c r="H197" t="s">
-        <v>769</v>
+        <v>805</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>770</v>
+        <v>806</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>48</v>
+        <v>807</v>
       </c>
       <c r="D198" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>35</v>
+        <v>354</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>771</v>
+        <v>808</v>
       </c>
       <c r="H198" t="s">
-        <v>772</v>
+        <v>809</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>773</v>
+        <v>810</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>52</v>
+        <v>811</v>
       </c>
       <c r="D199" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>774</v>
+        <v>812</v>
       </c>
       <c r="H199" t="s">
-        <v>775</v>
+        <v>813</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>776</v>
+        <v>814</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>56</v>
+        <v>815</v>
       </c>
       <c r="D200" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>777</v>
+        <v>816</v>
       </c>
       <c r="H200" t="s">
-        <v>778</v>
+        <v>817</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>779</v>
+        <v>818</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>60</v>
+        <v>819</v>
       </c>
       <c r="D201" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="H201" t="s">
-        <v>781</v>
+        <v>821</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>782</v>
+        <v>822</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>64</v>
+        <v>823</v>
       </c>
       <c r="D202" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>783</v>
+        <v>824</v>
       </c>
       <c r="H202" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>785</v>
+        <v>826</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>68</v>
+        <v>827</v>
       </c>
       <c r="D203" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="H203" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>72</v>
+        <v>831</v>
       </c>
       <c r="D204" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>789</v>
+        <v>832</v>
       </c>
       <c r="H204" t="s">
-        <v>790</v>
+        <v>833</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>791</v>
+        <v>834</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>76</v>
+        <v>835</v>
       </c>
       <c r="D205" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>792</v>
+        <v>836</v>
       </c>
       <c r="H205" t="s">
-        <v>793</v>
+        <v>837</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>794</v>
+        <v>838</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>80</v>
+        <v>839</v>
       </c>
       <c r="D206" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>795</v>
+        <v>840</v>
       </c>
       <c r="H206" t="s">
-        <v>796</v>
+        <v>841</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>797</v>
+        <v>842</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>84</v>
+        <v>843</v>
       </c>
       <c r="D207" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>798</v>
+        <v>844</v>
       </c>
       <c r="H207" t="s">
-        <v>799</v>
+        <v>845</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>800</v>
+        <v>846</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>88</v>
+        <v>847</v>
       </c>
       <c r="D208" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>801</v>
+        <v>848</v>
       </c>
       <c r="H208" t="s">
-        <v>802</v>
+        <v>849</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>803</v>
+        <v>850</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>92</v>
+        <v>851</v>
       </c>
       <c r="D209" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>804</v>
+        <v>852</v>
       </c>
       <c r="H209" t="s">
-        <v>805</v>
+        <v>853</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>97</v>
+        <v>855</v>
       </c>
       <c r="D210" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>807</v>
+        <v>856</v>
       </c>
       <c r="H210" t="s">
-        <v>808</v>
+        <v>857</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>809</v>
+        <v>858</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>101</v>
+        <v>859</v>
       </c>
       <c r="D211" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>810</v>
+        <v>860</v>
       </c>
       <c r="H211" t="s">
-        <v>811</v>
+        <v>861</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>812</v>
+        <v>862</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>109</v>
+        <v>863</v>
       </c>
       <c r="D212" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>813</v>
+        <v>864</v>
       </c>
       <c r="H212" t="s">
-        <v>814</v>
+        <v>865</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>815</v>
+        <v>866</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>114</v>
+        <v>867</v>
       </c>
       <c r="D213" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>740</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>816</v>
+        <v>868</v>
       </c>
       <c r="H213" t="s">
-        <v>817</v>
+        <v>869</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>818</v>
+        <v>870</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
+        <v>871</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>93</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H214" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>874</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>875</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>141</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H215" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>878</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>879</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>141</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H216" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>882</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>17</v>
+      </c>
+      <c r="D217" t="s">
+        <v>883</v>
+      </c>
+      <c r="E217" t="s">
+        <v>884</v>
+      </c>
+      <c r="F217" t="s">
+        <v>885</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H217" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>888</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>22</v>
+      </c>
+      <c r="D218" t="s">
+        <v>883</v>
+      </c>
+      <c r="E218" t="s">
+        <v>884</v>
+      </c>
+      <c r="F218" t="s">
+        <v>885</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H218" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>891</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>26</v>
+      </c>
+      <c r="D219" t="s">
+        <v>883</v>
+      </c>
+      <c r="E219" t="s">
+        <v>884</v>
+      </c>
+      <c r="F219" t="s">
+        <v>885</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H219" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>894</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>30</v>
+      </c>
+      <c r="D220" t="s">
+        <v>883</v>
+      </c>
+      <c r="E220" t="s">
+        <v>884</v>
+      </c>
+      <c r="F220" t="s">
+        <v>885</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H220" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>897</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>34</v>
+      </c>
+      <c r="D221" t="s">
+        <v>883</v>
+      </c>
+      <c r="E221" t="s">
+        <v>884</v>
+      </c>
+      <c r="F221" t="s">
+        <v>885</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H221" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>900</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>39</v>
+      </c>
+      <c r="D222" t="s">
+        <v>883</v>
+      </c>
+      <c r="E222" t="s">
+        <v>884</v>
+      </c>
+      <c r="F222" t="s">
+        <v>885</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H222" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>903</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>904</v>
+      </c>
+      <c r="D223" t="s">
+        <v>883</v>
+      </c>
+      <c r="E223" t="s">
+        <v>884</v>
+      </c>
+      <c r="F223" t="s">
+        <v>885</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H223" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>907</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>908</v>
+      </c>
+      <c r="D224" t="s">
+        <v>883</v>
+      </c>
+      <c r="E224" t="s">
+        <v>884</v>
+      </c>
+      <c r="F224" t="s">
+        <v>885</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H224" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>911</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>43</v>
+      </c>
+      <c r="D225" t="s">
+        <v>883</v>
+      </c>
+      <c r="E225" t="s">
+        <v>884</v>
+      </c>
+      <c r="F225" t="s">
+        <v>885</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H225" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>914</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>48</v>
+      </c>
+      <c r="D226" t="s">
+        <v>883</v>
+      </c>
+      <c r="E226" t="s">
+        <v>884</v>
+      </c>
+      <c r="F226" t="s">
+        <v>885</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H226" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>917</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>56</v>
+      </c>
+      <c r="D227" t="s">
+        <v>883</v>
+      </c>
+      <c r="E227" t="s">
+        <v>884</v>
+      </c>
+      <c r="F227" t="s">
+        <v>885</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H227" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>920</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>60</v>
+      </c>
+      <c r="D228" t="s">
+        <v>883</v>
+      </c>
+      <c r="E228" t="s">
+        <v>884</v>
+      </c>
+      <c r="F228" t="s">
+        <v>885</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H228" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>923</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>68</v>
+      </c>
+      <c r="D229" t="s">
+        <v>883</v>
+      </c>
+      <c r="E229" t="s">
+        <v>884</v>
+      </c>
+      <c r="F229" t="s">
+        <v>885</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H229" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>926</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>10</v>
       </c>
-      <c r="D214" t="s">
-[...9 lines deleted...]
-        <v>821</v>
+      <c r="D230" t="s">
+        <v>927</v>
+      </c>
+      <c r="E230" t="s">
+        <v>928</v>
+      </c>
+      <c r="F230" t="s">
+        <v>110</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H230" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>931</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>17</v>
+      </c>
+      <c r="D231" t="s">
+        <v>927</v>
+      </c>
+      <c r="E231" t="s">
+        <v>928</v>
+      </c>
+      <c r="F231" t="s">
+        <v>110</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H231" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>934</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>22</v>
+      </c>
+      <c r="D232" t="s">
+        <v>927</v>
+      </c>
+      <c r="E232" t="s">
+        <v>928</v>
+      </c>
+      <c r="F232" t="s">
+        <v>136</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H232" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>937</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>26</v>
+      </c>
+      <c r="D233" t="s">
+        <v>927</v>
+      </c>
+      <c r="E233" t="s">
+        <v>928</v>
+      </c>
+      <c r="F233" t="s">
+        <v>136</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H233" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>940</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>30</v>
+      </c>
+      <c r="D234" t="s">
+        <v>927</v>
+      </c>
+      <c r="E234" t="s">
+        <v>928</v>
+      </c>
+      <c r="F234" t="s">
+        <v>44</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H234" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>943</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>34</v>
+      </c>
+      <c r="D235" t="s">
+        <v>927</v>
+      </c>
+      <c r="E235" t="s">
+        <v>928</v>
+      </c>
+      <c r="F235" t="s">
+        <v>44</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H235" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>946</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>39</v>
+      </c>
+      <c r="D236" t="s">
+        <v>927</v>
+      </c>
+      <c r="E236" t="s">
+        <v>928</v>
+      </c>
+      <c r="F236" t="s">
+        <v>127</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H236" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>949</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>904</v>
+      </c>
+      <c r="D237" t="s">
+        <v>927</v>
+      </c>
+      <c r="E237" t="s">
+        <v>928</v>
+      </c>
+      <c r="F237" t="s">
+        <v>110</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H237" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>952</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>908</v>
+      </c>
+      <c r="D238" t="s">
+        <v>927</v>
+      </c>
+      <c r="E238" t="s">
+        <v>928</v>
+      </c>
+      <c r="F238" t="s">
+        <v>110</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H238" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>955</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>43</v>
+      </c>
+      <c r="D239" t="s">
+        <v>927</v>
+      </c>
+      <c r="E239" t="s">
+        <v>928</v>
+      </c>
+      <c r="F239" t="s">
+        <v>110</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H239" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>958</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>48</v>
+      </c>
+      <c r="D240" t="s">
+        <v>927</v>
+      </c>
+      <c r="E240" t="s">
+        <v>928</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H240" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>961</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>52</v>
+      </c>
+      <c r="D241" t="s">
+        <v>927</v>
+      </c>
+      <c r="E241" t="s">
+        <v>928</v>
+      </c>
+      <c r="F241" t="s">
+        <v>127</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H241" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>964</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>60</v>
+      </c>
+      <c r="D242" t="s">
+        <v>927</v>
+      </c>
+      <c r="E242" t="s">
+        <v>928</v>
+      </c>
+      <c r="F242" t="s">
+        <v>127</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H242" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>967</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" t="s">
+        <v>968</v>
+      </c>
+      <c r="E243" t="s">
+        <v>969</v>
+      </c>
+      <c r="F243" t="s">
+        <v>44</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H243" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>972</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" t="s">
+        <v>968</v>
+      </c>
+      <c r="E244" t="s">
+        <v>969</v>
+      </c>
+      <c r="F244" t="s">
+        <v>44</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H244" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>975</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>22</v>
+      </c>
+      <c r="D245" t="s">
+        <v>968</v>
+      </c>
+      <c r="E245" t="s">
+        <v>969</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H245" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>978</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>10</v>
+      </c>
+      <c r="D246" t="s">
+        <v>979</v>
+      </c>
+      <c r="E246" t="s">
+        <v>980</v>
+      </c>
+      <c r="F246" t="s">
+        <v>981</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H246" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>984</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>17</v>
+      </c>
+      <c r="D247" t="s">
+        <v>979</v>
+      </c>
+      <c r="E247" t="s">
+        <v>980</v>
+      </c>
+      <c r="F247" t="s">
+        <v>981</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H247" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>987</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>979</v>
+      </c>
+      <c r="E248" t="s">
+        <v>980</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H248" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>990</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>26</v>
+      </c>
+      <c r="D249" t="s">
+        <v>979</v>
+      </c>
+      <c r="E249" t="s">
+        <v>980</v>
+      </c>
+      <c r="F249" t="s">
+        <v>981</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H249" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>993</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>30</v>
+      </c>
+      <c r="D250" t="s">
+        <v>979</v>
+      </c>
+      <c r="E250" t="s">
+        <v>980</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H250" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>996</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>34</v>
+      </c>
+      <c r="D251" t="s">
+        <v>979</v>
+      </c>
+      <c r="E251" t="s">
+        <v>980</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H251" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>999</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>135</v>
+      </c>
+      <c r="D252" t="s">
+        <v>979</v>
+      </c>
+      <c r="E252" t="s">
+        <v>980</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>140</v>
+      </c>
+      <c r="D253" t="s">
+        <v>979</v>
+      </c>
+      <c r="E253" t="s">
+        <v>980</v>
+      </c>
+      <c r="F253" t="s">
+        <v>981</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F254" t="s">
+        <v>44</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>17</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F255" t="s">
+        <v>44</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F256" t="s">
+        <v>981</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F257" t="s">
+        <v>127</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F258" t="s">
+        <v>639</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>17</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F259" t="s">
+        <v>639</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F260" t="s">
+        <v>639</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>26</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F261" t="s">
+        <v>35</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>30</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F262" t="s">
+        <v>639</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>34</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F263" t="s">
+        <v>136</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>39</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F264" t="s">
+        <v>354</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>904</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F265" t="s">
+        <v>18</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>908</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F266" t="s">
+        <v>136</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>43</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F267" t="s">
+        <v>639</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>48</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F268" t="s">
+        <v>35</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>52</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F269" t="s">
+        <v>639</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>56</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F270" t="s">
+        <v>639</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>10</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F271" t="s">
+        <v>885</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H271" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>17</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F272" t="s">
+        <v>885</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H272" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>22</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F273" t="s">
+        <v>885</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H273" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>26</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F274" t="s">
+        <v>885</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>30</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F275" t="s">
+        <v>885</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>34</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F276" t="s">
+        <v>885</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F277" t="s">
+        <v>885</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F278" t="s">
+        <v>44</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>17</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>22</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F281" t="s">
+        <v>981</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>26</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>30</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F283" t="s">
+        <v>885</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F284" t="s">
+        <v>44</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>17</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F285" t="s">
+        <v>93</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>22</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>26</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>30</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>34</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>39</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>904</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F291" t="s">
+        <v>35</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>908</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F292" t="s">
+        <v>35</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>43</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F293" t="s">
+        <v>127</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>48</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F294" t="s">
+        <v>35</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>52</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F295" t="s">
+        <v>35</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>56</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F296" t="s">
+        <v>44</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>60</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>64</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F298" t="s">
+        <v>141</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>68</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F299" t="s">
+        <v>93</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>72</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F300" t="s">
+        <v>93</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>76</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>80</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F302" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>84</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>88</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F304" t="s">
+        <v>127</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>92</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F305" t="s">
+        <v>127</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>97</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F306" t="s">
+        <v>127</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>101</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F307" t="s">
+        <v>35</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>109</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F308" t="s">
+        <v>136</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>114</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F309" t="s">
+        <v>127</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>118</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F310" t="s">
+        <v>127</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>122</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>126</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F312" t="s">
+        <v>127</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>131</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F313" t="s">
+        <v>44</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>140</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F314" t="s">
+        <v>127</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>145</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F315" t="s">
+        <v>127</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>149</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F316" t="s">
+        <v>127</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>153</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F317" t="s">
+        <v>127</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>157</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F318" t="s">
+        <v>127</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>161</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F319" t="s">
+        <v>127</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>165</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F320" t="s">
+        <v>127</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>169</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F321" t="s">
+        <v>141</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>173</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>177</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F323" t="s">
+        <v>13</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>181</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F324" t="s">
+        <v>93</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1234</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8601,50 +12732,161 @@
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>