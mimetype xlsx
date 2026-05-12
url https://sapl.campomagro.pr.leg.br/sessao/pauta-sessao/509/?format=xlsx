--- v0 (2026-03-10)
+++ v1 (2026-05-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="98">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
@@ -274,50 +274,54 @@
     <t>Projeto de Lei Ordinária Legislativa nº 1 de 2026</t>
   </si>
   <si>
     <t>"Dispõe sobre proibição do descarte irregular de resíduos sólidos no município de Campo Magro e estabelece penalidades, medidas de fiscalização e educação ambiental."</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa nº 2 de 2026</t>
   </si>
   <si>
     <t>"Dispõe a obrigatoriedade de planejamento, monitoramento e execução periódica de ações de limpeza, desassoreamento, conservação e manutenção dos rios, córregos, nascentes e demais cursos d'agua no Município de Campo Magro e dá outras providências".</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 4 de 2026</t>
   </si>
   <si>
     <t>Rilton Boza - Prefeito</t>
   </si>
   <si>
     <t>Dá Nome de Logradouro Público, na Forma que Dispõe.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 5 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Dá Nome de Logradouro Público, na Forma que Dispõe. _x000D_
+Rua Rodrigo Repula Pinheiro</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 7 de 2026</t>
   </si>
   <si>
     <t>Concede recomposição geral anual aos servidores municipais Campo Magro com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe:</t>
   </si>
   <si>
     <t>Ofício pedido de urgência nº 1 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 8 de 2026</t>
   </si>
   <si>
     <t>Concede recomposição geral anual aos servidores públicos efetivos municipais ocupantes de cargos de professor e professor de educação infantil, com fundamento no artigo 37, inciso X da Constituição da República Federativa do Brasil de 1988, na forma em que dispõe.</t>
   </si>
   <si>
     <t>Ofício pedido de urgência nº 2 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executiva nº 10 de 2026</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Campo Magro no Consórcio Intermunicipal das Guardas Municipais de Curitiba e Região Metropolitana - COIN-GM e dá outras providências.</t>
   </si>
@@ -1361,171 +1365,171 @@
       </c>
       <c r="D35" t="s">
         <v>84</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>3676</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36" t="s">
         <v>87</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>3680</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
         <v>84</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>3684</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>3681</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D39" t="s">
         <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>3685</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D40" t="s">
         <v>84</v>
       </c>
       <c r="E40" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>3682</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
         <v>84</v>
       </c>
       <c r="E41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>3686</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
         <v>84</v>
       </c>
       <c r="E42" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>